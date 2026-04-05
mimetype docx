--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -100,131 +100,131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic strain-gradient theory for one-dimensional continua</w:t>
+                <w:t xml:space="preserve">A stationarity principle generating effective boundary conditions for second-order homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 206, pp.106392. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 158 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-026-10190-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129643v2</w:t>
+                <w:t xml:space="preserve">hal-05129635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenizing elastic lattices with mechanisms</w:t>
               </w:r>
@@ -308,534 +308,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stationarity principle generating effective boundary conditions for second-order homogenization</w:t>
+                <w:t xml:space="preserve">Asymptotic strain-gradient theory for one-dimensional continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 158 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.106392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-026-10190-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129635v1</w:t>
+                <w:t xml:space="preserve">hal-05129643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength selection in the twist buckling of pre-strained elastic ribbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar</w:t>
+                <w:t xml:space="preserve">Fixing non-positive energies in higher-order homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 196, pp.106005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.106005⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.106168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670707v2</w:t>
+                <w:t xml:space="preserve">hal-04760885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixing non-positive energies in higher-order homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Thbaut</w:t>
+                <w:t xml:space="preserve">Wavelength selection in the twist buckling of pre-strained elastic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.106168. </w:t>
+              <w:t xml:space="preserve">, 2025, 196, pp.106005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.106005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760885v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic, second-order homogenization of linear elastic beam networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Ye</w:t>
+                <w:t xml:space="preserve">Effective boundary conditions for second-order homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 188, pp.105637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105637⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 190, pp.105707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549113v2</w:t>
+                <w:t xml:space="preserve">hal-04620932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary conditions for second-order homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Thbaut</w:t>
+                <w:t xml:space="preserve">Asymptotic, second-order homogenization of linear elastic beam networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190, pp.105707. </w:t>
+              <w:t xml:space="preserve">, 2024, 188, pp.105637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620932v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cone-like singularities in twisted elastic ribbons</w:t>
               </w:r>
@@ -1101,1309 +1101,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112136v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective continuum models for the buckling of non-periodic architected sheets that display quasi-mechanism behaviors</w:t>
+                <w:t xml:space="preserve">Symmetry and Asymmetry in the Fluid Mechanical Sewing Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Mcmahan</w:t>
+                <w:t xml:space="preserve">Neil Ribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Akerson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Celli</w:t>
+                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Daraio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104934⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym14040772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822700v1</w:t>
+                <w:t xml:space="preserve">hal-03822727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and Asymmetry in the Fluid Mechanical Sewing Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective continuum models for the buckling of non-periodic architected sheets that display quasi-mechanism behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Mcmahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Akerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Ribe</w:t>
+                <w:t xml:space="preserve">Paolo Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">Chiara Daraio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.772. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.104934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym14040772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822727v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convenient formulation of Sadowsky model for elastic ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple deformation measures for Discrete elastic rods and ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Korner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 477 (2256), pp.20210548. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">, 2021, 4477 (2256), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278697v2</w:t>
+                <w:t xml:space="preserve">hal-03414320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Response of a Book with Internal Friction</w:t>
+                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tim Chen</w:t>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.218004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381446v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple deformation measures for Discrete elastic rods and ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending Response of a Book with Internal Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Korner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">Tian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bhattacharya</w:t>
+                <w:t xml:space="preserve">Tim Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.218004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414320v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
+                <w:t xml:space="preserve">Asymptotic derivation of high-order rod models from non-linear 3D elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 153, pp.104457. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 148, pp.104264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132668v1</w:t>
+                <w:t xml:space="preserve">hal-03024975v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic derivation of high-order rod models from non-linear 3D elasticity</w:t>
+                <w:t xml:space="preserve">A convenient formulation of Sadowsky model for elastic ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lestringant</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2256), pp.20210548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024975v3</w:t>
+                <w:t xml:space="preserve">hal-03278697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear beam model of photomotile structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization in spherical shell buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Korner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
+                <w:t xml:space="preserve">John Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1915374117⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.103720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990282v1</w:t>
+                <w:t xml:space="preserve">hal-02347587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization in spherical shell buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A one-dimensional model for elasto-capillary necking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103720⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2240), pp.20200337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347587v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional model for elasto-capillary necking</w:t>
+                <w:t xml:space="preserve">A discrete, geometrically exact method for simulating nonlinear, elastic or non-elastic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0337⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.112741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990385v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete, geometrically exact method for simulating nonlinear, elastic or non-elastic beams</w:t>
+                <w:t xml:space="preserve">Asymptotically exact strain-gradient models for nonlinear slender elastic structures: a systematic derivation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Kochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112741⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352879v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically exact strain-gradient models for nonlinear slender elastic structures: a systematic derivation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lestringant</w:t>
+                <w:t xml:space="preserve">A nonlinear beam model of photomotile structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Korner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa S Kuenstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan C Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.103730. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (18), pp.9762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1915374117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347666v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional modeling of necking in rate-dependent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2431,425 +2431,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diffuse interface model for the analysis of propagating bulges in cylindrical balloons</w:t>
+                <w:t xml:space="preserve">Selection of hexagonal buckling patterns by the elastic Rayleigh-Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lestringant</w:t>
+                <w:t xml:space="preserve">Aditi Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Audoly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0333⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.234 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898162v1</w:t>
+                <w:t xml:space="preserve">hal-01869797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of hexagonal buckling patterns by the elastic Rayleigh-Taylor instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Buckling of a spinning elastic cylinder: linear, weakly nonlinear and post-buckling analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditi Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.024⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2216), pp.20180242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869797v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of a spinning elastic cylinder: linear, weakly nonlinear and post-buckling analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">A diffuse interface model for the analysis of propagating bulges in cylindrical balloons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pomeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (2216), pp.20180242. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474, pp.20180333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869788v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-morphing architected sheets with non-periodic cut patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Mcmahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracks in Tension-Field Elastic Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,1807 +3024,1807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex structures from patterned cell sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Misra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 372 (1720), pp.20150515. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.165501 </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.165501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668721v1</w:t>
+                <w:t xml:space="preserve">hal-01502711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex structures from patterned cell sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">M. Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.165501 </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1720), pp.20150515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.165501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502711v1</w:t>
+                <w:t xml:space="preserve">hal-01668721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of necking based on a one-dimensional model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium physics breakdown reveals the active nature of red blood cell flickering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Hutchinson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Turlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D A Fedosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T S Auth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N S Gov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.513-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS3621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212041v1</w:t>
+                <w:t xml:space="preserve">hal-01432776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic rods with incompatible strain: Macroscopic versus microscopic buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.40-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium physics breakdown reveals the active nature of red blood cell flickering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The surprising dynamics of a chain on a pulley: lift off and snapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS3621⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2190), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432776v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surprising dynamics of a chain on a pulley: lift off and snapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
+                <w:t xml:space="preserve">The viscous curtain: General formulation and finite-element solution for the stability of flowing viscous sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perdigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0187⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.291 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432754v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscous curtain: General formulation and finite-element solution for the stability of flowing viscous sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Perdigou</w:t>
+                <w:t xml:space="preserve">Shape Transformations of Epithelial Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I G Kevrekidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S y Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (7), pp.1670 - 1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431041v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Transformations of Epithelial Shells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of necking based on a one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S y Shvartsman</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (68)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432761v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Ropes: A Geometrical Model for Thin Viscous Jet Instabilities</w:t>
+                <w:t xml:space="preserve">Untangling the Mechanics and Topology in the Frictional Response of Long Overhand Elastic Knots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.‐t. Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">M. k. Jawed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil M. Ribe</w:t>
+                <w:t xml:space="preserve">P. Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. s. Eaves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John R. Lister</w:t>
+                <w:t xml:space="preserve">P. m. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 114 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.174501⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 115 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.118302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667717v1</w:t>
+                <w:t xml:space="preserve">hal-01667720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum models of three-dimensional deformations in epithelial sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Murisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Murisic</w:t>
+                <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hakim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Kevrekidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (1), pp.154-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the Mechanics and Topology in the Frictional Response of Long Overhand Elastic Knots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. m. Reis</w:t>
+                <w:t xml:space="preserve">“Wunderlich, Meet Kirchhoff”: A General and Unified Description of Elastic Ribbons and Thin Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo A. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.118302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (1-2), pp.49--66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-014-9487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667720v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Wunderlich, Meet Kirchhoff”: A General and Unified Description of Elastic Ribbons and Thin Rods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buckling of Naturally Curved Elastic Strips: The Ribbon Model Makes a Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A. Seffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (1-2), pp.49--66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-014-9487-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-015-9520-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667718v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of Naturally Curved Elastic Strips: The Ribbon Model Makes a Difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid Ropes: A Geometrical Model for Thin Viscous Jet Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.‐t. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. s. Eaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A. Seffen</w:t>
+                <w:t xml:space="preserve">John R. Lister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-015-9520-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.174501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128595v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furrow Constriction in Animal Cell Cytokinesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An introduction to the mechanics of the lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Turlier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Joanny</w:t>
+                <w:t xml:space="preserve">N. M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.014⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470 (2171), pp.20140512--20140512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667106v1</w:t>
+                <w:t xml:space="preserve">hal-01667111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the mechanics of the lasso</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Shapes of a Suspended Curly Hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. t. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. m. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0512⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.068103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667111v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shapes of a Suspended Curly Hair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Furrow Constriction in Animal Cell Cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. t. Miller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. m. Reis</w:t>
+                <w:t xml:space="preserve">Jean-François Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (6), </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (1), pp.114--123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.068103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447357v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non‐linear rod model for folded elastic strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo A. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,871 +4865,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete geometric approach for simulating the dynamics of thin viscous threads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Stratum Corneum on the entire skin mechanical properties, as predicted by a computational skin model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Clauvelin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Luc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.034⟩</w:t>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.42-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0846.2012.00664.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667036v1</w:t>
+                <w:t xml:space="preserve">hal-00873844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Stratum Corneum on the entire skin mechanical properties, as predicted by a computational skin model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Lévêque</w:t>
+                <w:t xml:space="preserve">Solid Drops: Large Capillary Deformations of Immersed Elastic Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0846.2012.00664.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.114301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873844v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Drops: Large Capillary Deformations of Immersed Elastic Rods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary buckling of a thin film adhering to a sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.114301⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.450--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842852v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary buckling of a thin film adhering to a sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete geometric approach for simulating the dynamics of thin viscous threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.‐t. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Grinspun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (2), pp.450--471. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 253, pp.18--49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667043v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation of the fluid mechanical sewing machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape of an elastic loop strongly bent by surface tension: Experiments and comparison with theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (4), pp.043102. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), pp.026119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3703316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666676v1</w:t>
+                <w:t xml:space="preserve">hal-01666664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of an elastic loop strongly bent by surface tension: Experiments and comparison with theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+                <w:t xml:space="preserve">Discrete viscous sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Pomeau</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Grinspun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026119⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (4), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2185520.2185609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666664v1</w:t>
+                <w:t xml:space="preserve">hal-01898153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete viscous sheets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eitan Grinspun</w:t>
+                <w:t xml:space="preserve">A numerical investigation of the fluid mechanical sewing machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.‐t. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (4), pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.043102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2185520.2185609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3703316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898153v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Similar Curling of a Naturally Curved Elastica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Callan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5770,265 +5770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized buckling of a floating elastica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear stability of floating viscous sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pfingstag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 683, pp.112 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898151v1</w:t>
+                <w:t xml:space="preserve">hal-01898152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear stability of floating viscous sheets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Localized buckling of a floating elastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 683, pp.112 - 148. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898152v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin viscous sheets with inhomogeneous viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pfingstag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wardetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Grinspun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6348,51 +6348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (9), pp.1623-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96 (9), pp.3716-3723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6524,701 +6524,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
+                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (S1), pp.95-101. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (12), pp.4479-4483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388276v1</w:t>
+                <w:t xml:space="preserve">hal-05388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+                <w:t xml:space="preserve">Law of spreading of the crest of a breaking wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimotée Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 464, pp.1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388724v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law of spreading of the crest of a breaking wave</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (S1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00426015v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique des mouvements de chevelure</w:t>
+                <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Querleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (8), pp.921-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520273v1</w:t>
+                <w:t xml:space="preserve">inria-00520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Knots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (16), pp.164301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.164301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
+                <w:t xml:space="preserve">Simulation numérique des mouvements de chevelure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (8), pp.921-943</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00520272v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00520273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'arracher les cheveux au vent</w:t>
               </w:r>
@@ -7338,64 +7338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
@@ -7437,51 +7437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of Rods by Cascading Cracks: Why Spaghetti Do Not Break in Half</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (9), pp.095505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7808,90 +7808,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le déferlement des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimotée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7933,77 +7933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi d'extension des déferlements sur la crête des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,51 +8156,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
+                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
@@ -8218,97 +8218,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251682v1</w:t>
+                <w:t xml:space="preserve">hal-00165152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
+                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
@@ -8326,73 +8326,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165152v1</w:t>
+                <w:t xml:space="preserve">hal-04251682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
               </w:r>
@@ -8404,77 +8404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t>
@@ -8624,64 +8624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic derivation of a higher-order one-dimensional model for tape springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9162,51 +9162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129643v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137930v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-026-10190-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670707v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.106005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760885v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112136v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mcmahan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akerson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.218004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414320v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bhattacharya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024975v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Korner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa S Kuenstler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C Hayward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915374117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0337" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352879v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kochmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestringant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Chakrabarti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0242" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ramirez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Naify" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02082e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahmood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.144301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Shvartsman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hutchinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.12.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fedosov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Audoly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Auth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Gov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3621" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perdigou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Misra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Kevrekidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Shvartsman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;t. Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;s. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Lister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.174501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murisic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kevrekidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;k. Jawed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieleman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.118302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Dias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9487-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9520-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauvelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinspun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00664.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703316" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026119" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Batty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Uribe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grinspun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.174302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898151v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011605" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfingstag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.256" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3602507" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Bergou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wardetzky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Jamin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Querleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Altenbach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas &#214;chsner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519470v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-026-10190-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137930v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129643v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760885v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670707v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.106005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549113v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105637" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112136v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mcmahan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akerson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414320v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bhattacharya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.218004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024975v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103720" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0337" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352879v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kochmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103730" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Korner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa S Kuenstler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C Hayward" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915374117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Chakrabarti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestringant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ramirez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Naify" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02082e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahmood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.144301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Shvartsman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0515" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fedosov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Audoly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Auth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Gov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3621" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0187" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perdigou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Misra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Kevrekidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Shvartsman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hutchinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;k. Jawed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieleman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.118302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murisic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kevrekidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Dias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9487-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9520-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;t. Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;s. Eaves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Lister" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.174501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0512" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00664.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauvelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinspun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026119" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Batty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Uribe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grinspun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703316" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.174302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfingstag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011605" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3602507" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Bergou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wardetzky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Jamin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Querleux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520273v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Altenbach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas &#214;chsner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519470v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>