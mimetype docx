--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -100,131 +100,131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stationarity principle generating effective boundary conditions for second-order homogenization</w:t>
+                <w:t xml:space="preserve">Asymptotic strain-gradient theory for one-dimensional continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 158 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.106392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-026-10190-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129635v1</w:t>
+                <w:t xml:space="preserve">hal-05129643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenizing elastic lattices with mechanisms</w:t>
               </w:r>
@@ -308,534 +308,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic strain-gradient theory for one-dimensional continua</w:t>
+                <w:t xml:space="preserve">A stationarity principle generating effective boundary conditions for second-order homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 206, pp.106392. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 158 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-026-10190-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129643v2</w:t>
+                <w:t xml:space="preserve">hal-05129635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixing non-positive energies in higher-order homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Thbaut</w:t>
+                <w:t xml:space="preserve">Wavelength selection in the twist buckling of pre-strained elastic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.106168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106168⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 196, pp.106005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.106005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760885v2</w:t>
+                <w:t xml:space="preserve">hal-04670707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength selection in the twist buckling of pre-strained elastic ribbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar</w:t>
+                <w:t xml:space="preserve">Fixing non-positive energies in higher-order homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 196, pp.106005. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.106168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.106005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670707v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary conditions for second-order homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Thbaut</w:t>
+                <w:t xml:space="preserve">Asymptotic, second-order homogenization of linear elastic beam networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190, pp.105707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105707⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 188, pp.105637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620932v1</w:t>
+                <w:t xml:space="preserve">hal-04549113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic, second-order homogenization of linear elastic beam networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Ye</w:t>
+                <w:t xml:space="preserve">Effective boundary conditions for second-order homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 188, pp.105637. </w:t>
+              <w:t xml:space="preserve">, 2024, 190, pp.105707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549113v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cone-like singularities in twisted elastic ribbons</w:t>
               </w:r>
@@ -1101,1309 +1101,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112136v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and Asymmetry in the Fluid Mechanical Sewing Machine</w:t>
+                <w:t xml:space="preserve">Effective continuum models for the buckling of non-periodic architected sheets that display quasi-mechanism behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Ribe</w:t>
+                <w:t xml:space="preserve">Connor Mcmahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
+                <w:t xml:space="preserve">Andrew Akerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Daraio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym14040772⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.104934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822727v1</w:t>
+                <w:t xml:space="preserve">hal-03822700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective continuum models for the buckling of non-periodic architected sheets that display quasi-mechanism behaviors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry and Asymmetry in the Fluid Mechanical Sewing Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Celli</w:t>
+                <w:t xml:space="preserve">Neil Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Daraio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 166, pp.104934. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym14040772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822700v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple deformation measures for Discrete elastic rods and ribbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A convenient formulation of Sadowsky model for elastic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Korner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K Bhattacharya</w:t>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4477 (2256), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">, 2021, 477 (2256), pp.20210548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414320v2</w:t>
+                <w:t xml:space="preserve">hal-03278697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
+                <w:t xml:space="preserve">Bending Response of a Book with Internal Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+                <w:t xml:space="preserve">Tian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.218004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132668v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Response of a Book with Internal Friction</w:t>
+                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tim Chen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.218004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381446v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic derivation of high-order rod models from non-linear 3D elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple deformation measures for Discrete elastic rods and ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Korner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lestringant</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4477 (2256), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024975v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convenient formulation of Sadowsky model for elastic ribbons</w:t>
+                <w:t xml:space="preserve">Asymptotic derivation of high-order rod models from non-linear 3D elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.104264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278697v2</w:t>
+                <w:t xml:space="preserve">hal-03024975v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization in spherical shell buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonlinear beam model of photomotile structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Korner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa S Kuenstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan C Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Hutchinson</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103720⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (18), pp.9762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1915374117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347587v1</w:t>
+                <w:t xml:space="preserve">hal-02990282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional model for elasto-capillary necking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization in spherical shell buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0337⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.103720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990385v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete, geometrically exact method for simulating nonlinear, elastic or non-elastic beams</w:t>
+                <w:t xml:space="preserve">A one-dimensional model for elasto-capillary necking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Kochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112741⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2240), pp.20200337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352879v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically exact strain-gradient models for nonlinear slender elastic structures: a systematic derivation method</w:t>
+                <w:t xml:space="preserve">A discrete, geometrically exact method for simulating nonlinear, elastic or non-elastic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103730⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.112741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347666v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear beam model of photomotile structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryan C Hayward</w:t>
+                <w:t xml:space="preserve">Asymptotically exact strain-gradient models for nonlinear slender elastic structures: a systematic derivation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (18), pp.9762. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1915374117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990282v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional modeling of necking in rate-dependent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2431,291 +2431,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of hexagonal buckling patterns by the elastic Rayleigh-Taylor instability</w:t>
+                <w:t xml:space="preserve">Buckling of a spinning elastic cylinder: linear, weakly nonlinear and post-buckling analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aditi Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.024⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2216), pp.20180242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869797v1</w:t>
+                <w:t xml:space="preserve">hal-01869788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of a spinning elastic cylinder: linear, weakly nonlinear and post-buckling analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Selection of hexagonal buckling patterns by the elastic Rayleigh-Taylor instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pomeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (2216), pp.20180242. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.234 - 257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869788v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diffuse interface model for the analysis of propagating bulges in cylindrical balloons</w:t>
               </w:r>
@@ -2792,64 +2792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-morphing architected sheets with non-periodic cut patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Mcmahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,1807 +3024,1807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex structures from patterned cell sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">M. Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.165501 </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1720), pp.20150515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.165501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502711v1</w:t>
+                <w:t xml:space="preserve">hal-01668721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex structures from patterned cell sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling of an elastic ridge: competition between wrinkles and creases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Misra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 372 (1720), pp.20150515. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.165501 </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.165501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668721v1</w:t>
+                <w:t xml:space="preserve">hal-01502711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium physics breakdown reveals the active nature of red blood cell flickering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of necking based on a one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Turlier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John W. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (68)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432776v1</w:t>
+                <w:t xml:space="preserve">hal-01212041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic rods with incompatible strain: Macroscopic versus microscopic buckling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Equilibrium physics breakdown reveals the active nature of red blood cell flickering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Turlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D A Fedosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T S Auth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N S Gov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103, pp.40-71. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.513-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414320v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surprising dynamics of a chain on a pulley: lift off and snapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
+                <w:t xml:space="preserve">Elastic rods with incompatible strain: Macroscopic versus microscopic buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0187⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.40-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432754v1</w:t>
+                <w:t xml:space="preserve">hal-01414320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscous curtain: General formulation and finite-element solution for the stability of flowing viscous sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Perdigou</w:t>
+                <w:t xml:space="preserve">The surprising dynamics of a chain on a pulley: lift off and snapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2190), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431041v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Transformations of Epithelial Shells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Misra</w:t>
+                <w:t xml:space="preserve">The viscous curtain: General formulation and finite-element solution for the stability of flowing viscous sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perdigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S y Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.291 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432761v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of necking based on a one-dimensional model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Transformations of Epithelial Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John W. Hutchinson</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I G Kevrekidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S y Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (7), pp.1670 - 1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212041v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the Mechanics and Topology in the Frictional Response of Long Overhand Elastic Knots</w:t>
+                <w:t xml:space="preserve">Liquid Ropes: A Geometrical Model for Thin Viscous Jet Instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. k. Jawed</w:t>
+                <w:t xml:space="preserve">P.‐t. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dieleman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Neil M. Ribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. m. Reis</w:t>
+                <w:t xml:space="preserve">T. s. Eaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Lister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.118302⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 114 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.174501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667720v1</w:t>
+                <w:t xml:space="preserve">hal-01667717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum models of three-dimensional deformations in epithelial sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Murisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kevrekidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (1), pp.154-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Wunderlich, Meet Kirchhoff”: A General and Unified Description of Elastic Ribbons and Thin Rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">Untangling the Mechanics and Topology in the Frictional Response of Long Overhand Elastic Knots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. k. Jawed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. m. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-014-9487-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.118302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667718v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of Naturally Curved Elastic Strips: The Ribbon Model Makes a Difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Wunderlich, Meet Kirchhoff”: A General and Unified Description of Elastic Ribbons and Thin Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo A. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keith A. Seffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-015-9520-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (1-2), pp.49--66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-014-9487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128595v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Ropes: A Geometrical Model for Thin Viscous Jet Instabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buckling of Naturally Curved Elastic Strips: The Ribbon Model Makes a Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Lister</w:t>
+                <w:t xml:space="preserve">Keith A. Seffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (17), </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.174501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-015-9520-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667717v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the mechanics of the lasso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Furrow Constriction in Animal Cell Cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Ribe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Hervé Turlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0512⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (1), pp.114--123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667111v1</w:t>
+                <w:t xml:space="preserve">hal-01667106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapes of a Suspended Curly Hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. t. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. m. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.068103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furrow Constriction in Animal Cell Cytokinesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Prost</w:t>
+                <w:t xml:space="preserve">An introduction to the mechanics of the lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Joanny</w:t>
+                <w:t xml:space="preserve">N. M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (1), pp.114--123. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470 (2171), pp.20140512--20140512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667106v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non‐linear rod model for folded elastic strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo A. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,607 +4865,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Stratum Corneum on the entire skin mechanical properties, as predicted by a computational skin model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete geometric approach for simulating the dynamics of thin viscous threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Lévêque</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.‐t. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grinspun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0846.2012.00664.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 253, pp.18--49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873844v1</w:t>
+                <w:t xml:space="preserve">hal-01667036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Drops: Large Capillary Deformations of Immersed Elastic Rods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+                <w:t xml:space="preserve">Influence of Stratum Corneum on the entire skin mechanical properties, as predicted by a computational skin model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.114301⟩</w:t>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.42-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0846.2012.00664.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842852v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary buckling of a thin film adhering to a sphere</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid Drops: Large Capillary Deformations of Immersed Elastic Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.114301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667043v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete geometric approach for simulating the dynamics of thin viscous threads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary buckling of a thin film adhering to a sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 253, pp.18--49. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.450--471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.06.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667036v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of an elastic loop strongly bent by surface tension: Experiments and comparison with theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Pomeau</w:t>
+                <w:t xml:space="preserve">A numerical investigation of the fluid mechanical sewing machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.‐t. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (2), pp.026119. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.043102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3703316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666664v1</w:t>
+                <w:t xml:space="preserve">hal-01666676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete viscous sheets</w:t>
               </w:r>
@@ -5562,174 +5536,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation of the fluid mechanical sewing machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Shape of an elastic loop strongly bent by surface tension: Experiments and comparison with theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (4), pp.043102. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), pp.026119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3703316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.026119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666676v1</w:t>
+                <w:t xml:space="preserve">hal-01666664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Similar Curling of a Naturally Curved Elastica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Callan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5770,265 +5770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear stability of floating viscous sheets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized buckling of a floating elastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.256⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898152v1</w:t>
+                <w:t xml:space="preserve">hal-01898151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized buckling of a floating elastica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and nonlinear stability of floating viscous sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pfingstag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 683, pp.112 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898151v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin viscous sheets with inhomogeneous viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pfingstag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6101,51 +6101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,909 +6316,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched asymptotic expansions for twisted elastic knots: A self-contact problem with non-trivial contact topology</w:t>
+                <w:t xml:space="preserve">Elasticity and Electrostatics of Plectonemic DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (9), pp.1623-1656. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (9), pp.3716-3723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380575v1</w:t>
+                <w:t xml:space="preserve">hal-05380605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and Electrostatics of Plectonemic DNA</w:t>
+                <w:t xml:space="preserve">Matched asymptotic expansions for twisted elastic knots: A self-contact problem with non-trivial contact topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 96 (9), pp.3716-3723. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (9), pp.1623-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380605v1</w:t>
+                <w:t xml:space="preserve">hal-05380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
+                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (12), pp.4479-4483. </w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (S1), pp.95-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388724v1</w:t>
+                <w:t xml:space="preserve">hal-05388276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of spreading of the crest of a breaking wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimotée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 464, pp.1851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2008.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
+                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (12), pp.4479-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05388276v1</w:t>
+                <w:t xml:space="preserve">hal-05388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
+                <w:t xml:space="preserve">Simulation numérique des mouvements de chevelure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (8), pp.921-943</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520272v1</w:t>
+                <w:t xml:space="preserve">inria-00520273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Knots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (16), pp.164301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.164301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique des mouvements de chevelure</w:t>
+                <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Querleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (8), pp.921-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00520273v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'arracher les cheveux au vent</w:t>
               </w:r>
@@ -7338,64 +7338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
@@ -7437,51 +7437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of Rods by Cascading Cracks: Why Spaghetti Do Not Break in Half</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (9), pp.095505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7808,90 +7808,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le déferlement des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimotée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7933,77 +7933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi d'extension des déferlements sur la crête des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,51 +8156,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
+                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
@@ -8218,97 +8218,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165152v1</w:t>
+                <w:t xml:space="preserve">hal-04251682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
+                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
@@ -8326,293 +8326,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251682v1</w:t>
+                <w:t xml:space="preserve">hal-00165152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bertails</w:t>
+                <w:t xml:space="preserve">Oscillating fracture paths in thin brittle sheet : when geometry rules crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Fracture Turin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Turin, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00519470v1</w:t>
+                <w:t xml:space="preserve">hal-00165146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating fracture paths in thin brittle sheet : when geometry rules crack propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Reis</w:t>
+                <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Querleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Fracture Turin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Turin, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165146v1</w:t>
+                <w:t xml:space="preserve">inria-00519470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Natural Hair Shapes by Solving the Statics of Flexible Rods</w:t>
               </w:r>
@@ -8624,64 +8624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic derivation of a higher-order one-dimensional model for tape springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9162,51 +9162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-026-10190-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137930v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129643v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760885v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670707v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.106005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549113v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105637" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112136v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mcmahan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akerson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414320v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bhattacharya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.218004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024975v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103720" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0337" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352879v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kochmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103730" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Korner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa S Kuenstler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C Hayward" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915374117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Chakrabarti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestringant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ramirez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Naify" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02082e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahmood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.144301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Shvartsman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0515" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fedosov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Audoly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Auth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Gov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3621" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.12.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0187" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perdigou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Misra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Kevrekidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Shvartsman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hutchinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;k. Jawed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieleman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.118302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murisic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kevrekidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.05.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Dias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9487-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9520-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;t. Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;s. Eaves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Lister" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.174501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0512" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00664.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauvelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinspun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026119" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Batty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Uribe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grinspun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703316" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.174302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfingstag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011605" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3602507" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Bergou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wardetzky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Jamin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Querleux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520273v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Altenbach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas &#214;chsner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519470v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129643v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137930v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-026-10190-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670707v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.106005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760885v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112136v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mcmahan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akerson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.218004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414320v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bhattacharya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024975v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Korner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa S Kuenstler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C Hayward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915374117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0337" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352879v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kochmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Chakrabarti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestringant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ramirez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Naify" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02082e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahmood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.144301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Shvartsman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hutchinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fedosov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Audoly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Auth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Gov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3621" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perdigou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Misra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Kevrekidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Shvartsman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;t. Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;s. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Lister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.174501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murisic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kevrekidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;k. Jawed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieleman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.118302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Dias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9487-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9520-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauvelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinspun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00664.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703316" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Batty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Uribe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grinspun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026119" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.174302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898151v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011605" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfingstag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.256" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3602507" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Bergou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wardetzky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Jamin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Querleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Altenbach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas &#214;chsner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>