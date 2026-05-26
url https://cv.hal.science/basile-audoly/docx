--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1556,222 +1556,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple deformation measures for Discrete elastic rods and ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Korner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4477 (2256), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132668v1</w:t>
+                <w:t xml:space="preserve">hal-03414320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple deformation measures for Discrete elastic rods and ribbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K Bhattacharya</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414320v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic derivation of high-order rod models from non-linear 3D elasticity</w:t>
               </w:r>
@@ -2431,382 +2431,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of a spinning elastic cylinder: linear, weakly nonlinear and post-buckling analyses</w:t>
+                <w:t xml:space="preserve">A diffuse interface model for the analysis of propagating bulges in cylindrical balloons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">C Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditi Chakrabarti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0242⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474, pp.20180333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869788v1</w:t>
+                <w:t xml:space="preserve">hal-01898162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of hexagonal buckling patterns by the elastic Rayleigh-Taylor instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditi Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.234 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diffuse interface model for the analysis of propagating bulges in cylindrical balloons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Lestringant</w:t>
+                <w:t xml:space="preserve">Buckling of a spinning elastic cylinder: linear, weakly nonlinear and post-buckling analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474, pp.20180333. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2216), pp.20180242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898162v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-morphing architected sheets with non-periodic cut patterns</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracks in Tension-Field Elastic Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3043,51 +3043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex structures from patterned cell sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,51 +4065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kevrekidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (1), pp.154-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4169,51 +4169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. k. Jawed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dieleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. m. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4553,248 +4553,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shapes of a Suspended Curly Hair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An introduction to the mechanics of the lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. t. Miller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. m. Reis</w:t>
+                <w:t xml:space="preserve">N. M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (6), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470 (2171), pp.20140512--20140512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.068103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447357v1</w:t>
+                <w:t xml:space="preserve">hal-01667111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the mechanics of the lasso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shapes of a Suspended Curly Hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Ribe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Audoly</w:t>
+                <w:t xml:space="preserve">J. t. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. m. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 470 (2171), pp.20140512--20140512. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2014.0512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.068103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667111v1</w:t>
+                <w:t xml:space="preserve">hal-01447357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non‐linear rod model for folded elastic strips</w:t>
               </w:r>
@@ -4871,51 +4871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete geometric approach for simulating the dynamics of thin viscous threads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,90 +5096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid Drops: Large Capillary Deformations of Immersed Elastic Rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5243,51 +5243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary buckling of a thin film adhering to a sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (2), pp.450--471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.‐t. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil M. Ribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (4), pp.043102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5542,103 +5542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape of an elastic loop strongly bent by surface tension: Experiments and comparison with theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (2), pp.026119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,265 +5770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized buckling of a floating elastica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear stability of floating viscous sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pfingstag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 683, pp.112 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898151v1</w:t>
+                <w:t xml:space="preserve">hal-01898152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear stability of floating viscous sheets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Localized buckling of a floating elastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 683, pp.112 - 148. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.011605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898152v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin viscous sheets with inhomogeneous viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pfingstag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6640,516 +6640,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law of spreading of the crest of a breaking wave</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0024⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (12), pp.4479-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426015v1</w:t>
+                <w:t xml:space="preserve">hal-05388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+                <w:t xml:space="preserve">Law of spreading of the crest of a breaking wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pomeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimotée Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (12), pp.4479-4483. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 464, pp.1851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388724v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique des mouvements de chevelure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic Knots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (16), pp.164301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.164301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520273v1</w:t>
+                <w:t xml:space="preserve">hal-05380524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Knots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique des mouvements de chevelure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380524v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00520273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,77 +7204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'arracher les cheveux au vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 414, pp.82-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7299,77 +7299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-Helices for Predicting the Dynamics of Natural Hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7808,90 +7808,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le déferlement des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimotée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7933,77 +7933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi d'extension des déferlements sur la crête des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8473,90 +8473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de coiffures naturelles à partir des propriétés physiques du cheveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Querleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8598,51 +8598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Natural Hair Shapes by Solving the Statics of Flexible Rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9162,51 +9162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129643v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137930v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-026-10190-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670707v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.106005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760885v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112136v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mcmahan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akerson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.218004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414320v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bhattacharya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024975v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Korner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa S Kuenstler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C Hayward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915374117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0337" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352879v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kochmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Chakrabarti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestringant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ramirez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Naify" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02082e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahmood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.144301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Shvartsman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hutchinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fedosov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Audoly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Auth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Gov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3621" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perdigou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Misra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Kevrekidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Shvartsman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;t. Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;s. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Lister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.174501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murisic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kevrekidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;k. Jawed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieleman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.118302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Dias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9487-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9520-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauvelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinspun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00664.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703316" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Batty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Uribe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grinspun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026119" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.174302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898151v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011605" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfingstag" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.256" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3602507" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Bergou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wardetzky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Jamin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Querleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Altenbach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas &#214;chsner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129643v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thbaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137930v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105956" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-026-10190-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670707v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.106005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760885v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105707" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112136v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Mcmahan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Akerson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14040772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.218004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414320v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Korner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bhattacharya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024975v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Korner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa S Kuenstler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C Hayward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915374117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0337" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352879v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kochmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.08.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestringant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Chakrabarti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0242" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ramirez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Naify" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02082e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahmood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.144301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Misra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Shvartsman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.165501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hutchinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Fedosov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Audoly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Auth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Gov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3621" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perdigou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Misra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Kevrekidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Shvartsman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;t. Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;s. Eaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Lister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.174501" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murisic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kevrekidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;k. Jawed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieleman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;m. Reis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.118302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Dias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9487-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128595v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Seffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9520-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;t. Miller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.068103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauvelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinspun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0846.2012.00664.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842852v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.114301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703316" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Batty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Uribe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grinspun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185520.2185609" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.026119" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.174302" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfingstag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011605" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3602507" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Bergou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vouga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wardetzky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778853" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Jamin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520273v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Querleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Altenbach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas &#214;chsner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>