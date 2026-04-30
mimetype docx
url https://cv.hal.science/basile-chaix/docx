--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -75,20120 +75,20254 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (161)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t>
+                <w:t xml:space="preserve">Investigation of sociodemographic, temporal, and meteorological heterogeneity in the short-term blood pressure response to air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vaissière</w:t>
+                <w:t xml:space="preserve">Dikshya Maharjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Anaïs Teyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+                <w:t xml:space="preserve">Rosa Maria Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Andrea Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12940-026-01275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484894v1</w:t>
+                <w:t xml:space="preserve">hal-05538748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sociodemographic, temporal, and meteorological heterogeneity in the short-term blood pressure response to air pollutants</w:t>
+                <w:t xml:space="preserve">The sociability space: Putting social networks into geographical space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikshya Maharjan</w:t>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Teyton</w:t>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Bruno</w:t>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Montanari</w:t>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86, pp.240-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-026-01275-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2026.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538748v1</w:t>
+                <w:t xml:space="preserve">hal-05575760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentary associations between time-varying social contacts and depressive symptomatology in older adults: A GPS-based mobility survey study</w:t>
+                <w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Zou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marie Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Montanari</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhong Zhou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118834⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491256v1</w:t>
+                <w:t xml:space="preserve">hal-05484894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network characteristics and levels of fluctuations in momentary depressive symptomatology among older adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Momentary associations between time-varying social contacts and depressive symptomatology in older adults: A GPS-based mobility survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle A Beenackers</w:t>
+                <w:t xml:space="preserve">Dan Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suhong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2024-222959⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 389, pp.118834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357116v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Air Pollution and Changes in Resting Blood Pressure from Morning to Evening: The MobiliSense Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sekarimunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sekarimunda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clelie Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Bista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (6), pp.872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph22060872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relationship between space-time behaviours and personal noise exposure using isotemporal substitution models in the Grand Paris area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social network characteristics and levels of fluctuations in momentary depressive symptomatology among older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon Cail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle A Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Oude Groeniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41370-025-00765-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (11), pp.828 - 834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2024-222959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013876v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between fixed-site ambient measurements of nitrogen dioxide, ozone, and particulate matter and personal exposures in Grand Paris, France: the MobiliSense study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daily time-use compositions of physical behaviours and its association with evaluative and experienced wellbeing: a multilevel compositional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anantha Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conal Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-025-00393-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01769-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015746v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor-based study on the environmental determinants of sleep in older adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
+                <w:t xml:space="preserve">Geographic environments, daily activities and stress in Luxembourg (the FragMent study): a protocol combining map-based questionnaires, geographically explicit ecological momentary assessment and vocal biomarkers of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Topalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.120874⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e105499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017197v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic environments, daily activities and stress in Luxembourg (the FragMent study): a protocol combining map-based questionnaires, geographically explicit ecological momentary assessment and vocal biomarkers of stress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relationships between fixed-site ambient measurements of nitrogen dioxide, ozone, and particulate matter and personal exposures in Grand Paris, France: the MobiliSense study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105499⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-025-00393-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480649v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily time-use compositions of physical behaviours and its association with evaluative and experienced wellbeing: a multilevel compositional analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flora Le</w:t>
+                <w:t xml:space="preserve">A sensor-based study on the environmental determinants of sleep in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Mackay</w:t>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.120874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01769-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.120874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431609v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban environment influences on stress, autonomic reactivity and circadian rhythm: protocol for an ambulatory study of mental health and sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Montanari</w:t>
+                <w:t xml:space="preserve">Assessing the relationship between space-time behaviours and personal noise exposure using isotemporal substitution models in the Grand Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limin Wang</w:t>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Birenboim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1175109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41370-025-00765-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565083v1</w:t>
+                <w:t xml:space="preserve">hal-05013876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Social Networks in Healthy Aging: Novel Metrics and Their Associations with Psychological Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STROBE-GEMA: a STROBE extension for reporting of geographically explicit ecological momentary assessment studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban environment influences on stress, autonomic reactivity and circadian rhythm: protocol for an ambulatory study of mental health and sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Kingsbury</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amit Birenboim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-024-01310-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1175109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685366v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of multidimensional geographic mobility and sexual behaviour among Black cisgender sexually minoritized men in Chicago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STROBE-GEMA: a STROBE extension for reporting of geographically explicit ecological momentary assessment studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kanning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleya Khalifa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Sadun Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/gh.2024.1273⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-024-01310-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685351v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ozone as a Mediator of the Relationship Between Heat Waves and Mortality in 15 French Urban Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examination of multidimensional geographic mobility and sexual behaviour among Black cisgender sexually minoritized men in Chicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleya Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Alari</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tyrone Moline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwad032⟩</w:t>
+              <w:t xml:space="preserve">Geospatial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/gh.2024.1273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218127v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal noise exposure during daily commutes and subjectively reported stress: A trip stage level analysis of MobiliSense data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances and challenges in sensor-based research in mobility, health, and place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Kyeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Conrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Röcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Limin Wang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.101612. </w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.102972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2023.101612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2023.102972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278668v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and challenges in sensor-based research in mobility, health, and place</w:t>
+                <w:t xml:space="preserve">The Role of Ozone as a Mediator of the Relationship Between Heat Waves and Mortality in 15 French Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Kyeong Kim</w:t>
+                <w:t xml:space="preserve">Anna Alari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsey Conrow</w:t>
+                <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Röcke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lara Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Hdansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79, pp.102972. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (6), pp.949-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2023.102972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwad032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225147v1</w:t>
+                <w:t xml:space="preserve">hal-04218127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood Built Environments and Sleep Health: A Longitudinal Study in Low-Income and Predominantly African-American Neighborhoods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal noise exposure during daily commutes and subjectively reported stress: A trip stage level analysis of MobiliSense data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy M Troxel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwad016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.101612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2023.101612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976347v1</w:t>
+                <w:t xml:space="preserve">hal-04278668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural racism and homophobia evaluated through social media sentiment combined with activity spaces and associations with mental health among young sexual minority men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood Built Environments and Sleep Health: A Longitudinal Study in Low-Income and Predominantly African-American Neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy M Troxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Dubowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald P Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin T Duncan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Bonnie Ghosh-Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115755⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwad016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228297v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro urban spaces and mental well-being: Measuring the exposure to urban landscapes along daily mobility paths and their effects on momentary depressive symptomatology among older population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+                <w:t xml:space="preserve">Structural racism and homophobia evaluated through social media sentiment combined with activity spaces and associations with mental health among young sexual minority men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin T Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie H Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica P Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vallée</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Seann D Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108095⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 320, pp.115755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196417v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic differences in associations between living in a 20-min neighbourhood and diet, physical activity and self-rated health: Cross-sectional findings from ProjectPLAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro urban spaces and mental well-being: Measuring the exposure to urban landscapes along daily mobility paths and their effects on momentary depressive symptomatology among older population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Lamb</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Frank van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2023.103119⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278650v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of air pollution mixtures with ambulatory blood pressure: The MobiliSense sensor-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic differences in associations between living in a 20-min neighbourhood and diet, physical activity and self-rated health: Cross-sectional findings from ProjectPLAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Chatzidiakou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Postel-Vinay</w:t>
+                <w:t xml:space="preserve">Neil Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115720⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.103119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2023.103119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225135v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spatial approaches to assess the effect of residing in a 20-minute neighbourhood on body mass index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations of air pollution mixtures with ambulatory blood pressure: The MobiliSense sensor-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Chatzidiakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderic L Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guannan Yang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Postel-Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial and Spatio-temporal Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sste.2022.100546⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.115720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973116v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et santé des populations : vers un agenda de recherche interdisciplinaire Climate change and population health: towards an interdisciplinary research agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of various heat waves definitions and the burden of heat-related mortality in France: implications for existing early warning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Serge Kanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Alari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2022.1658⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.114359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972311v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Role of Psychological Distress in the Associations between Neighborhood Social Environments and Sleep Health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bonnie Ghosh-Dastidar</w:t>
+                <w:t xml:space="preserve">Environnement résidentiel et vieillissement en santé : le rôle de l’activité physique et de la participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (8), pp.zsac087. </w:t>
+              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (3), pp.348-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsac087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0714980821000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889748v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MobiliSense cohort study protocol: do air pollution and noise exposure related to transport behaviour have short-term and longer-term health effects in Paris, France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of spatial approaches to assess the effect of residing in a 20-minute neighbourhood on body mass index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guannan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukar E Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-048706⟩</w:t>
+              <w:t xml:space="preserve">Spatial and Spatio-temporal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.100546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sste.2022.100546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882289v1</w:t>
+                <w:t xml:space="preserve">hal-03973116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various heat waves definitions and the burden of heat-related mortality in France: implications for existing early warning systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mediating Role of Psychological Distress in the Associations between Neighborhood Social Environments and Sleep Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy M Troxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Dubowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald P Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Ghosh-Dastidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (8), pp.zsac087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsac087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03973107v1</w:t>
+                <w:t xml:space="preserve">hal-03889748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement résidentiel et vieillissement en santé : le rôle de l’activité physique et de la participation sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MobiliSense cohort study protocol: do air pollution and noise exposure related to transport behaviour have short-term and longer-term health effects in Paris, France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
+                <w:t xml:space="preserve">Clélie Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0714980821000593⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e048706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-048706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920927v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of machine learning to predict transport modes from GPS, accelerometer, and heart rate data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et santé des populations : vers un agenda de recherche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-022-00319-y⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869725v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Ambulatory Blood Pressure Response to Short-Term Black Carbon Exposure: The MobiliSense Sensor-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 846, pp.157350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhoods and Sleep Health among Adults: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byoungjun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Branas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara E. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher N. Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (3), pp.322--333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sleh.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des variations spatio-temporelles de l'exposition individuelle à la pollution de l'air en Île-de-France à partir de micro-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Touili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Radja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Touili</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ktaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.39074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood built environment typologies and adiposity in children and adolescents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of machine learning to predict transport modes from GPS, accelerometer, and heart rate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-021-01010-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-022-00319-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016825v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and Subjective Neighborhood Crime Associated with Poor Sleep among Young Sexual Minority Men: A GPS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin D. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byoungjun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seann D. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin T. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+              <w:t xml:space="preserve">, 2022, 99, pp.1115-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11524-022-00674-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the micro-environment from rich trajectories in the context of mobile crowd sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yehia Taher</w:t>
+                <w:t xml:space="preserve">Neighborhood built environment typologies and adiposity in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracie A Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian E Ghenadenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andraea van Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10707-022-00471-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.588-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-021-01010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803155v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalising the 20-minute neighbourhood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kylie Ball</w:t>
+                <w:t xml:space="preserve">Learning the micro-environment from rich trajectories in the context of mobile crowd sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa El Hafyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-021-01243-3⟩</w:t>
+              <w:t xml:space="preserve">Geoinformatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10707-022-00471-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863146v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green spaces, subjective health and depressed affect in middle-aged and older adults: a cross-country comparison of four European cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Operationalising the 20-minute neighbourhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukar E Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf-Dieter Schroers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-214257⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-021-01243-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229747v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What triggers selective daily mobility among older adults? A study comparing trip and environmental characteristics between observed path and shortest path</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geographic Density and Uptake of Pre-exposure Prophylaxis (PrEP) Among Young Gay, Bisexual and Other Sexual Minority Men: A Global Positioning System (GPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thierry</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Tyng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denton Callander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2021.102730⟩</w:t>
+              <w:t xml:space="preserve">AIDS and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10461-021-03249-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981265v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal exposure to concentrations and inhalation of black carbon according to transport mode use: The MobiliSense sensor-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green spaces, subjective health and depressed affect in middle-aged and older adults: a cross-country comparison of four European cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mark Noordzij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle A Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Oude Groeniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Timmermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Bista</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (5), pp.470-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-214257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481054v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, marital and educational inequalities in mid- to late-life depressive symptoms: cross-cohort variation and moderation by urbanicity degree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle A Beenackers</w:t>
+                <w:t xml:space="preserve">What triggers selective daily mobility among older adults? A study comparing trip and environmental characteristics between observed path and shortest path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Doiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aliou Sarr</w:t>
+                <w:t xml:space="preserve">Benoit Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-214241⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.102730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2021.102730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229735v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Density and Uptake of Pre-exposure Prophylaxis (PrEP) Among Young Gay, Bisexual and Other Sexual Minority Men: A Global Positioning System (GPS) Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Personal exposure to concentrations and inhalation of black carbon according to transport mode use: The MobiliSense sensor-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélie Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10461-021-03249-1⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.106990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190651v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of an air quality alert program on premature mortality: A difference-in-differences evaluation in the region of Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Gender, marital and educational inequalities in mid- to late-life depressive symptoms: cross-cohort variation and moderation by urbanicity degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros A Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle A Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Doiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asli Gurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (5), pp.442-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-214241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236205v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to define the relevant ego-centred spatial scale for the assessment of neighbourhood effects: the example of cardiovascular risk factors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effects of an air quality alert program on premature mortality: A difference-in-differences evaluation in the region of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Alari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Zabrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-11356-w⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03282487v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Spatial Mobility among Young Men Who Have Sex with Men within and across High HIV Prevalence Neighborhoods in New York City: The P18 Neighborhood Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Byoungjun Kim</w:t>
+                <w:t xml:space="preserve">A method to define the relevant ego-centred spatial scale for the assessment of neighbourhood effects: the example of cardiovascular risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Breckenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Razum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Spallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial and Spatio-temporal Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sste.2020.100356⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-11356-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889737v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03282487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Mind, Activities and Urban Places (iMAP) study: methods of a cohort study on environmental and lifestyle influences on brain and cognitive health</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Short-Term Association between Exposure to Noise and Heart Rate Variability in Daily Locations and Mobility Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-036607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science &amp; Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.383--393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-019-0158-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882569v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Spatial Mobility with Sexual Risk Behaviors among Young Men Who Have Sex with Men in New York City: A Global Positioning System (GPS) Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Linking physical and social environments with mental health in old age: a multisensor approach for continuous real-life ecological and emotional assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-214274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889747v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Short-Term Association between Exposure to Noise and Heart Rate Variability in Daily Locations and Mobility Contexts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Physical activity and sedentary behaviour related to transport activity assessed with multiple body-worn accelerometers: the RECORD MultiSensor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Debache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science &amp; Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41370-019-0158-x⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889742v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking physical and social environments with mental health in old age: a multisensor approach for continuous real-life ecological and emotional assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining social network and activity space data for health research: tools and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-214274⟩</w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.102454 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080172v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and sedentary behaviour related to transport activity assessed with multiple body-worn accelerometers: the RECORD MultiSensor Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Mind, Activities and Urban Places (iMAP) study: methods of a cohort study on environmental and lifestyle influences on brain and cognitive health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Cerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J Nieuwenhuijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bista</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Caeyenberghs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2020.10.009⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.e036607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-036607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130586v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining social network and activity space data for health research: tools and methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Spatial Mobility among Young Men Who Have Sex with Men within and across High HIV Prevalence Neighborhoods in New York City: The P18 Neighborhood Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin T. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Goedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66, pp.102454 -. </w:t>
+              <w:t xml:space="preserve">Spatial and Spatio-temporal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.100356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sste.2020.100356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494047v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal cohort of HIV-negative transgender women of colour in New York City: protocol for the TURNNT (‘Trying to Understand Relationships, Networks and Neighbourhoods among Transgender women of colour’) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Associations of Spatial Mobility with Sexual Risk Behaviors among Young Men Who Have Sex with Men in New York City: A Global Positioning System (GPS) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denton Callander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Goedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Scheinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-032876⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, pp.113060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863164v1</w:t>
+                <w:t xml:space="preserve">hal-03889747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility among Older Adults: Deconstructing the Effects of Motility and Movement on Wellbeing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Klein</w:t>
+                <w:t xml:space="preserve">Longitudinal cohort of HIV-negative transgender women of colour in New York City: protocol for the TURNNT (‘Trying to Understand Relationships, Networks and Neighbourhoods among Transgender women of colour’) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denton Callander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asa Radix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Scheinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0042098019852033⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-032876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889736v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the characterization of portable sensors for air quality measure with the goal of deployment in citizen science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Honoré</w:t>
+                <w:t xml:space="preserve">Mobility among Older Adults: Deconstructing the Effects of Motility and Movement on Wellbeing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Cuignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134698⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.383--401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098019852033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861698v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of retrospective data harmonisation in the MINDMAP project: process and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina W Wey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Doiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Wissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Motoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (5), pp.433 - 441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2020-214259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How daily environments and situations shape behaviors and health: momentary studies of mobile sensing and smartphone survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health &amp; Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, pp.102241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.healthplace.2019.102241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity spaces in place and health research: Novel exposure measures, data collection tools, and designs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methodology for the characterization of portable sensors for air quality measure with the goal of deployment in citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.102130. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 708, pp.134698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2019.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882442v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport-related noise exposure in a representative sample of Île-de-France residents: A data-enrichment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking, trip purpose, and exposure to multiple environments: A case study of older adults in Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Kreuzberger</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rania Wasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.220 - 228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 13, pp.170-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486277v1</w:t>
+                <w:t xml:space="preserve">hal-03882453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Opportunities for Life Course Research on Neighbourhoods and Mental Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining sensor tracking with a GPS-based mobility survey to better measure physical activity in trips: public transport generates walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-212419⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-019-0841-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889757v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial access to sport facilities from the multiple places visited and sport practice: Assessing and correcting biases related to selective daily mobility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Activity spaces in place and health research: Novel exposure measures, data collection tools, and designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112406⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487285v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-social factors related to obesity and their associations with socioeconomic characteristics: the RECORD study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Transport-related noise exposure in a representative sample of Île-de-France residents: A data-enrichment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kreuzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-018-00638-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.220 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178987v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining sensor tracking with a GPS-based mobility survey to better measure physical activity in trips: public transport generates walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emerging Opportunities for Life Course Research on Neighbourhoods and Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-019-0841-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (8), pp.689--690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-212419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321367v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking, trip purpose, and exposure to multiple environments: A case study of older adults in Luxembourg</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial access to sport facilities from the multiple places visited and sport practice: Assessing and correcting biases related to selective daily mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samjhana Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.112406 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882453v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of smartphone applications for global positioning system (GPS) and ecological momentary assessment (EMA) research among sexual minority men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seann D Regan</w:t>
+                <w:t xml:space="preserve">Psycho-social factors related to obesity and their associations with socioeconomic characteristics: the RECORD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonsoles Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xisca Sureda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210240⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-018-00638-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999842v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Older Adults' Physical Activity during Transport Compensated during Other Activities? Comparing 4 Study Cohorts Using GPS and Accelerometer Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
+                <w:t xml:space="preserve">Acceptability of smartphone applications for global positioning system (GPS) and ecological momentary assessment (EMA) research among sexual minority men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin T Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C Goedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.229--236. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0210240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889730v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Sensor-Derived Physical Behavior with Metabolic Health: A Compositional Analysis in the Record Multisensor Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is Older Adults' Physical Activity during Transport Compensated during Other Activities? Comparing 4 Study Cohorts Using GPS and Accelerometer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Wasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16050741⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.229--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095511v1</w:t>
+                <w:t xml:space="preserve">hal-03889730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Global Positioning System Methods to Explore Mobility Patterns and Exposure to High HIV Prevalence Neighbourhoods among Transgender Women in New York</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Associations of Sensor-Derived Physical Behavior with Metabolic Health: A Compositional Analysis in the Record Multisensor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Debache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sari L. Reisner</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel M Sneekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/gh.2019.752⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16050741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889744v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Context of HIV Prevention and Care among Black Men Who Have Sex with Men in Three U.S. Cities: The Neighborhoods and Networks (N2) Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brandon Brooks</w:t>
+                <w:t xml:space="preserve">Using Global Positioning System Methods to Explore Mobility Patterns and Exposure to High HIV Prevalence Neighbourhoods among Transgender Women in New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Goedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asa Radix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sari L. Reisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16111922⟩</w:t>
+              <w:t xml:space="preserve">Geospatial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/gh.2019.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173514v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of residential and global positioning system activity space for food environments, body mass index and blood pressure among low-income housing residents in New York City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">The Social Context of HIV Prevention and Care among Black Men Who Have Sex with Men in Three U.S. Cities: The Neighborhoods and Networks (N2) Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demarc A Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C Goedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denton Callander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/gh.2018.712⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16111922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935330v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the air pollution model influence the evidence of socio-economic disparities in exposure and susceptibility?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessments of residential and global positioning system activity space for food environments, body mass index and blood pressure among low-income housing residents in New York City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Elbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica K. Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale E Rummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Geospatial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/gh.2018.712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461698v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attrition Bias Related to Missing Outcome Data: A Longitudinal Simulation Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does the air pollution model influence the evidence of socio-economic disparities in exposure and susceptibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mcelroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000755⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.650-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889752v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Sensing in Environmental Health and Neighborhood Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Attrition Bias Related to Missing Outcome Data: A Longitudinal Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (1), pp.367-384. </w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.87--95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-publhealth-040617-013731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878498v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Neighborhood Safety Associated with Depression Symptoms, Anxiety Symptoms, and Psychological Distress among Gay, Bisexual, and Other Men Who Have Sex with Men?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile Sensing in Environmental Health and Neighborhood Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19359705.2018.1463583⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.367-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-publhealth-040617-013731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889751v1</w:t>
+                <w:t xml:space="preserve">hal-03878498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating activity spaces in health research: Comparing the VERITAS activity space questionnaire with 7-day GPS tracking and prompted recall</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is Neighborhood Safety Associated with Depression Symptoms, Anxiety Symptoms, and Psychological Distress among Gay, Bisexual, and Other Men Who Have Sex with Men?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah T. Kreski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven A. Safren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Goedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jace G. Morganstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial and Spatio-temporal Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sste.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.243--260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19359705.2018.1463583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882397v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood Stigma and Sleep: Findings from a Pilot Study of Low-Income Housing Residents in New York City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Richard Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannie Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Richard Ruff</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Girardin Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Elbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (1), pp.48--53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08964289.2016.1203754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Mobility Data with GPS Methods to Understand the HIV Environmental Riskscape Among Young Black Men Who Have Sex with Men: A Multi-city Feasibility Study in the Deep South</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating activity spaces in health research: Comparing the VERITAS activity space questionnaire with 7-day GPS tracking and prompted recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Shareck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Steinmetz-Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10461-018-2163-9⟩</w:t>
+              <w:t xml:space="preserve">Spatial and Spatio-temporal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sste.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889738v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINDMAP: Establishing an Integrated Database Infrastructure for Research in Ageing, Mental Well-Being, and the Urban Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erica Reinhard</w:t>
+                <w:t xml:space="preserve">Collecting Mobility Data with GPS Methods to Understand the HIV Environmental Riskscape Among Young Black Men Who Have Sex with Men: A Multi-city Feasibility Study in the Deep South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin T. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordarian Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-018-5031-7⟩</w:t>
+              <w:t xml:space="preserve">AIDS and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (9), pp.3057--3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10461-018-2163-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889726v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Frontiers for Environmental Epidemiology in a Changing World</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perry Hystad</w:t>
+                <w:t xml:space="preserve">MINDMAP: Establishing an Integrated Database Infrastructure for Research in Ageing, Mental Well-Being, and the Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariëlle A. Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Doiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Noordzij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-018-5031-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889759v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of financial hardship with poor sleep health outcomes among men who have sex with men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Girardin Jean-Louis</w:t>
+                <w:t xml:space="preserve">Measuring Children's Independent Mobility: Comparing Interactive Mapping with Destination Access and Licence to Roam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bhosale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">Children's Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (6), pp.678--689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733285.2017.1293232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691963v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of transport mode shift policies on transport-related physical activity through simulations based on random forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Residential and GPS-Defined Activity Space Neighborhood Noise Complaints, Body Mass Index and Blood Pressure Among Low-Income Housing Residents in New York City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Elbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan A Al-Ajlouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-017-0600-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (5), pp.974-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10900-017-0344-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878520v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Contextualizing Context”: Reconciling Environmental Exposures, Social Networks, and Location Preferences in Health Research</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Frontiers for Environmental Epidemiology in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Tonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Huynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perry Hystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Environmental Health Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40572-017-0121-8⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.155--162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882392v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential and GPS-Defined Activity Space Neighborhood Noise Complaints, Body Mass Index and Blood Pressure Among Low-Income Housing Residents in New York City</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seann D Regan</w:t>
+                <w:t xml:space="preserve">Association of financial hardship with poor sleep health outcomes among men who have sex with men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazan A Al-Ajlouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Hale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girardin Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2017.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10900-017-0344-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03882241v1</w:t>
+                <w:t xml:space="preserve">hal-01691963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Children's Independent Mobility: Comparing Interactive Mapping with Destination Access and Licence to Roam</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An evaluation of transport mode shift policies on transport-related physical activity through simulations based on random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children's Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (6), pp.678--689. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14733285.2017.1293232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0600-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889727v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Association between Personal Exposure to Noise and Heart Rate Variability: The RECORD MultiSensor Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“Contextualizing Context”: Reconciling Environmental Exposures, Social Networks, and Location Preferences in Health Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Wasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 231, pp.703--711. </w:t>
+              <w:t xml:space="preserve">Current Environmental Health Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40572-017-0121-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889743v1</w:t>
+                <w:t xml:space="preserve">hal-03882392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Residential” Effect Fallacy in Neighborhood and Health Studies: Formal Definition, Empirical Identification, and Correction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short-Term Association between Personal Exposure to Noise and Heart Rate Variability: The RECORD MultiSensor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000726⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, pp.703--711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685554v1</w:t>
+                <w:t xml:space="preserve">hal-03889743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of Transport Mode Shift Policies on Transport-Related Physical Activity through Simulations Based on Random Forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The “Residential” Effect Fallacy in Neighborhood and Health Studies: Formal Definition, Empirical Identification, and Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vernez-Moudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-017-0600-1⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), pp.789 - 797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889729v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying spatial misclassification in exposure to noise complaints among low-income housing residents across New York City neighborhoods: a Global Positioning System (GPS) study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Evaluation of Transport Mode Shift Policies on Transport-Related Physical Activity through Simulations Based on Random Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2016.09.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-017-0600-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882262v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Neighborhood Safety Is Associated with Poor Sleep Health among Gay, Bisexual, and Other Men Who Have Sex with Men in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin T. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William C. Goedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah T. Kreski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jace G. Morganstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94 (3), pp.399--407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11524-017-0148-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived spatial stigma, body mass index and blood pressure: a global positioning system study among low-income housing residents in New York City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James H. Williams</w:t>
+                <w:t xml:space="preserve">Quantifying spatial misclassification in exposure to noise complaints among low-income housing residents across New York City neighborhoods: a Global Positioning System (GPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin T Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Elbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/gh.2016.399⟩</w:t>
+              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2016.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341971v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood walk score and selected Cardiometabolic factors in the French RECORD cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Associations of socioeconomic status with transport-related physical activity: combining a household travel survey and accelerometer data using random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4962-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01672314v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential buffer, perceived neighborhood, and individual activity space: New refinements in the definition of exposure areas – The RECORD Cohort Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A GPS-Based Methodology to Analyze Environment-Health Associations at the Trip Level: Case-Crossover Analyses of Built Environments and Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin T. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184 (8), pp.579 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kww071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882422v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on Melis et al. The Effects of the Urban Built Environment on Mental Health: A Cohort Study in a Large Northern Italian City. Int. J. Environ. Res. Public Health, 2015, 12, 14898–14915</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Walk Score, Transportation Mode Choice, and Walking Among French Adults: A GPS, Accelerometer, and Mobility Survey Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Elbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph13030250⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13060611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869699v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of socioeconomic status with transport-related physical activity: combining a household travel survey and accelerometer data using random forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Residential buffer, perceived neighborhood, and individual activity space: New refinements in the definition of exposure areas – The RECORD Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Brondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.116-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346157v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPS-Based Methodology to Analyze Environment-Health Associations at the Trip Level: Case-Crossover Analyses of Built Environments and Walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comments on Melis et al. The Effects of the Urban Built Environment on Mental Health: A Cohort Study in a Large Northern Italian City. Int. J. Environ. Res. Public Health, 2015, 12, 14898–14915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Shareck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kww071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13030250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414566v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walk Score, Transportation Mode Choice, and Walking Among French Adults: A GPS, Accelerometer, and Mobility Survey Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian Elbel</w:t>
+                <w:t xml:space="preserve">Perceived spatial stigma, body mass index and blood pressure: a global positioning system study among low-income housing residents in New York City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin T. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan R. Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seann D. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph13060611⟩</w:t>
+              <w:t xml:space="preserve">Geospatial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/gh.2016.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347219v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of area residential property values on self-rated health: A cross-sectional comparative study of Seattle and Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Neighborhood walk score and selected Cardiometabolic factors in the French RECORD cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbenga Ogedegbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trasande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4962-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393023v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01672314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Clustering of Cardiometabolic Risk Factors in Metropolitan Centres in France and Australia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Adams</w:t>
+                <w:t xml:space="preserve">The impact of area residential property values on self-rated health: A cross-sectional comparative study of Seattle and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vernez Moudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph13050519⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmedr.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321291v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of contrasting urban contexts in healthy aging: an international cohort study using wearable sensor devices (the CURHA study protocol)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geographic Clustering of Cardiometabolic Risk Factors in Metropolitan Centres in France and Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lise Gauvin</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-016-0273-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13050519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323847v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for the daily locations visited in the study of the built environment correlates of recreational walking (the RECORD Cohort Study)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Understanding the role of contrasting urban contexts in healthy aging: an international cohort study using wearable sensor devices (the CURHA study protocol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81, pp.142-149. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2015.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-016-0273-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198863v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and individual characteristics associated with depressive disorders and mental healthcare use</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accounting for the daily locations visited in the study of the built environment correlates of recreational walking (the RECORD Cohort Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118138v1</w:t>
+                <w:t xml:space="preserve">hal-01198863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing patterns of spatial behavior in health studies: Their socio-demographic determinants and associations with transportation modes (the RECORD Cohort Study)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Environmental and individual characteristics associated with depressive disorders and mental healthcare use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Annequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.07.026⟩</w:t>
+              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), pp.605-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882506v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmental Conditions around Itineraries to Destinations as Correlates of Walking for Transportation among Adults: The RECORD Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlla Karusisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Brondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e88929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598081v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work economic sectors and cardiovascular risk factors: cross-sectional analysis based on the RECORD Study.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food environment and socioeconomic status influence obesity rates in Seattle and in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Moudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-750⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (2), pp.306--314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2013.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01072207v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food environment and socioeconomic status influence obesity rates in Seattle and in Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Jiao</w:t>
+                <w:t xml:space="preserve">Assessing patterns of spatial behavior in health studies: Their socio-demographic determinants and associations with transportation modes (the RECORD Cohort Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aggarwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Andraea Van Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2013.97⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393171v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Conditions around Itineraries to Destinations as Correlates of Walking for Transportation among Adults: The RECORD Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlla Karusisi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.e88929. </w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.338 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365809v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active transportation and public transportation use to achieve physical activity recommendations? A combined GPS, accelerometer, and mobility survey study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Work economic sectors and cardiovascular risk factors: cross-sectional analysis based on the RECORD Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-014-0124-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01071995v1</w:t>
+                <w:t xml:space="preserve">inserm-01072207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Active transportation and public transportation use to achieve physical activity recommendations? A combined GPS, accelerometer, and mobility survey study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Merrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-014-0124-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637204v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01071995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Determinants of childhood obesity: What can we learn from built environment studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.164 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00955979v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation noise and annoyance related to road traffic in the French RECORD study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">The environmental correlates of overall and neighborhood based recreational walking (a cross-sectional analysis of the RECORD Study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.44. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-12-44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00870153v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00955979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting activity locations from raw GPS data: a novel kernel-based algorithm.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transportation noise and annoyance related to road traffic in the French RECORD study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andraea van Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlla Karusisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-12-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-12-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00820365v1</w:t>
+                <w:t xml:space="preserve">inserm-00870153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial accessibility to specific sport facilities and corresponding sport practice: the RECORD Study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detecting activity locations from raw GPS data: a novel kernel-based algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.48. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-10-48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-12-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00819838v1</w:t>
+                <w:t xml:space="preserve">inserm-00820365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-area analysis of social inequalities in residential exposure to road traffic noise in Marseilles, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial accessibility to specific sport facilities and corresponding sport practice: the RECORD Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlla Karusisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-10-48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307701v1</w:t>
+                <w:t xml:space="preserve">inserm-00819838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Small-area analysis of social inequalities in residential exposure to road traffic noise in Marseilles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393029v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicollinearity in Associations Between Multiple Environmental Features and Body Weight and Abdominal Fat: Using Matching Techniques to Assess Whether the Associations are Separable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175 (11), pp.1152-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwr434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393172v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicollinearity in Associations Between Multiple Environmental Features and Body Weight and Abdominal Fat: Using Matching Techniques to Assess Whether the Associations are Separable</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial accessibility to physical activity facilities and to food outlets and overweight in French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwr434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (7), pp.914-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2012.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703896v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining directed acyclic graphs and the change-in-estimate procedure as a novel approach to adjustment-variable selection in epidemiology.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Associations of supermarket characteristics with weight status and body fat: a multilevel analysis of individuals within supermarkets (RECORD study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon N. Zenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-12-156⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e32908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00787780v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying built environmental patterns using cluster analysis and GIS: Relationships with walking, cycling and body mass index in french adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining directed acyclic graphs and the change-in-estimate procedure as a novel approach to adjustment-variable selection in epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-9-59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-12-156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00731482v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00787780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort Profile: Residential and non-residential environments, individual activity spaces and cardiovascular risk factors and diseases--The RECORD Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Karusisi</w:t>
+                <w:t xml:space="preserve">Identifying built environmental patterns using cluster analysis and GIS: Relationships with walking, cycling and body mass index in french adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyr107⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-9-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703894v1</w:t>
+                <w:t xml:space="preserve">inserm-00731482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Cohort Profile: Residential and non-residential environments, individual activity spaces and cardiovascular risk factors and diseases--The RECORD Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karusisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (5), pp.1283-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyr107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645810v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Associations Between Neighborhood Socioeconomic Characteristics and Body Mass Index or Waist Circumference Based on Model Extrapolations?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3182257784⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703904v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the spatial variability in incidence of coronary heart disease in the Gazel cohort: the impact of area socioeconomic position and mediating role of risk factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (2), pp.137-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2009.087379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262997v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00452796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262964v1</w:t>
+                <w:t xml:space="preserve">hal-01393174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial variability in incidence of coronary heart disease in the Gazel cohort: the impact of area socioeconomic position and mediating role of risk factors.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Are Associations Between Neighborhood Socioeconomic Characteristics and Body Mass Index or Waist Circumference Based on Model Extrapolations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2009.087379⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (5), pp.694-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3182257784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00452796v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'environnement alimentaire à l'aide des systèmes d'information géographique? Revue méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Mesures objectives de l’environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.111--119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393174v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial accessibility to facilities on the regional scale: an extended commuting-based interaction potential model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">Associations between dietary patterns, physical activity (leisure-time and occupational) and television viewing in middle-aged French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-2⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (6), pp.902 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711451000440X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00617216v1</w:t>
+                <w:t xml:space="preserve">hal-02645810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of geographic life environments on cardiometabolic risk factors: a systematic review, a methodological assessment and a research agenda</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment évaluer l’environnement alimentaire à l’aide des systèmes d’information géographique ? Revue méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-789X.2010.00726.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03703906v1</w:t>
+                <w:t xml:space="preserve">hal-05262964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why socially deprived populations have a faster resting heart rate: Impact of behaviour, life course anthropometry, and biology – the RECORD Cohort Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">The influence of geographic life environments on cardiometabolic risk factors: a systematic review, a methodological assessment and a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinira Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.217-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-789X.2010.00726.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703900v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures objectives de l'environnement bâti et statut pondéral des enfants et adolescents : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp.120--129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating disparities in spatial accessibility to and characteristics of sport facilities: Direction, strength, and spatial scale of associations with area income</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+                <w:t xml:space="preserve">Why socially deprived populations have a faster resting heart rate: Impact of behaviour, life course anthropometry, and biology – the RECORD Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (10), pp.1543-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556529v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring mediating factors in the association between parental psychological distress and psychosocial maladjustment in adolescence.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating disparities in spatial accessibility to and characteristics of sport facilities: Direction, strength, and spatial scale of associations with area income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-010-0094-8⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.xx-xx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00457553v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the food environment using geographical information systems: a methodological review.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Individual/Neighborhood Social Factors and Blood Pressure in the RECORD Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980010000753⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.769-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.109.143206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556564v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood-level Confounding in Epidemiologic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinira Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (1), pp.124-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3181c04e70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual/Neighborhood Social Factors and Blood Pressure in the RECORD Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring mediating factors in the association between parental psychological distress and psychosocial maladjustment in adolescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (3), pp.769-775. </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7), pp.597-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.109.143206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-010-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703909v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00457553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leisure-time physical activity and sedentary behavior clusters and their associations with overweight in middle-aged French adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Measuring the food environment using geographical information systems: a methodological review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Simon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2010.39⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (11), pp.1773-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980010000753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00546401v1</w:t>
+                <w:t xml:space="preserve">halshs-00556564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic life environments and coronary heart disease: a literature review, theoretical contributions, methodological updates, and a research agenda.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leisure-time physical activity and sedentary behavior clusters and their associations with overweight in middle-aged French adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (8), pp.1293-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2010.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00416041v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00546401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and collective bodies: using measures of variance and association in contextual epidemiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geographic life environments and coronary heart disease: a literature review, theoretical contributions, methodological updates, and a research agenda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S V Subramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Review of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.81-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484148v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00416041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhoods in eco-epidemiologic research: delimiting personal exposure areas. A response to Riva, Gauvin, Apparicio and Brodeur.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Individual and collective bodies: using measures of variance and association in contextual epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Ohlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian F Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Havard</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S V Subramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (9), pp.1306-10. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (12), pp.1043-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech.2009.088310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00416044v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential environment and blood pressure in the PRIME Study: is the association mediated by body mass index and waist circumference?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Neighbourhoods in eco-epidemiologic research: delimiting personal exposure areas. A response to Riva, Gauvin, Apparicio and Brodeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0b013e3282fd991f⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (9), pp.1306-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00311474v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00416044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic traditions, patient socioeconomic characteristics and physicians' early new drug prescribing–a multilevel analysis of rosuvastatin prescription in south Sweden</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Residential environment and blood pressure in the PRIME Study: is the association mediated by body mass index and waist circumference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Montaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (2), pp.141-150. </w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (6), pp.1078-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00228-008-0569-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0b013e3282fd991f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477929v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00311474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family breakup and adolescents' psychosocial maladjustment: public health implications of family disruptions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Therapeutic traditions, patient socioeconomic characteristics and physicians' early new drug prescribing–a multilevel analysis of rosuvastatin prescription in south Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Ohlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 120 (4), pp.e984-91. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2006-3172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00228-008-0569-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00139000v1</w:t>
+                <w:t xml:space="preserve">hal-00477929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent increase of neighborhood socioeconomic effects on ischemic heart disease mortality: a multilevel survival analysis of two large Swedish cohorts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Family breakup and adolescents' psychosocial maladjustment: public health implications of family disruptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwj322⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (4), pp.e984-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2006-3172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00102136v1</w:t>
+                <w:t xml:space="preserve">inserm-00139000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood effects and the real world beyond randomized community trials: a reply to Michael J Oakes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Recent increase of neighborhood socioeconomic effects on ischemic heart disease mortality: a multilevel survival analysis of two large Swedish cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (5), pp.1361-1363. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165 (1), pp.22-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyl211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwj322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00102512v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00102136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial clustering of mental disorders and associated characteristics of the neighbourhood context in Malmö, Sweden, in 2001.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Children's exposure to nitrogen dioxide in Sweden: investigating environmental injustice in an egalitarian country.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair H. Leyland</w:t>
+                <w:t xml:space="preserve">Michael Jerrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive E. Sabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Håkan Kristersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Råstam</w:t>
+                <w:t xml:space="preserve">Thor Lithman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 60 (5), pp.427-35. </w:t>
+              <w:t xml:space="preserve">, 2006, 60 (3), pp.234-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2005.040360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech.2005.038190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089332v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00102514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar support for three different life course socioeconomic models on predicting premature cardiovascular mortality and all-cause mortality.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lower utilization of primary, specialty and preventive care services by individuals residing with persons in poor health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Lynch</w:t>
+                <w:t xml:space="preserve">Maryam Navaie-Waliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lindström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Merlo</w:t>
+                <w:t xml:space="preserve">Cécile Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-6-203⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.209-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cki094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00101209v1</w:t>
+                <w:t xml:space="preserve">inserm-00083674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief conceptual tutorial of multilevel analysis in social epidemiology: using measures of clustering in multilevel logistic regression to investigate contextual phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Neighbourhood effects and the real world beyond randomized community trials: a reply to Michael J Oakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (5), pp.1361-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyl211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2004.029454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00102515v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00102512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower utilization of primary, specialty and preventive care services by individuals residing with persons in poor health.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial clustering of mental disorders and associated characteristics of the neighbourhood context in Malmö, Sweden, in 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Navaie-Waliser</w:t>
+                <w:t xml:space="preserve">Alastair H. Leyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Viboud</w:t>
+                <w:t xml:space="preserve">Clive E. Sabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Parizot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lennart Råstam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (2), pp.209-16. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (5), pp.427-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cki094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech.2005.040360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083674v1</w:t>
+                <w:t xml:space="preserve">inserm-00089332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's exposure to nitrogen dioxide in Sweden: investigating environmental injustice in an egalitarian country.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Similar support for three different life course socioeconomic models on predicting premature cardiovascular mortality and all-cause mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Gustafsson</w:t>
+                <w:t xml:space="preserve">John W. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jerrett</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2005.038190⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-6-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00102514v1</w:t>
+                <w:t xml:space="preserve">inserm-00101209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of main causes of death to social inequalities in mortality in the whole population of Scania, Sweden.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A brief conceptual tutorial of multilevel analysis in social epidemiology: using measures of clustering in multilevel logistic regression to investigate contextual phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Ohlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Beckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Johnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.79. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4), pp.290-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-6-79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech.2004.029454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00090729v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00102515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling contextual effects on cause-specific mortality in a longitudinal 23-year follow-up study: impact of population density or socioeconomic environment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution of main causes of death to social inequalities in mortality in the whole population of Scania, Sweden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (3), pp.633-43. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyl009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-6-79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00102134v1</w:t>
+                <w:t xml:space="preserve">inserm-00090729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte de résidence sur les comportements de recours aux soins : l'apport des méthodes d'analyse multiniveau et spatiale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Disentangling contextual effects on cause-specific mortality in a longitudinal 23-year follow-up study: impact of population density or socioeconomic environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (3), pp.633-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyl009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00139586v1</w:t>
+                <w:t xml:space="preserve">inserm-00102134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a spatial approach with the multilevel approach for investigating place effects on health: the example of healthcare utilisation in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of a spatial perspective with the multilevel analytical approach in neighborhood studies: the case of mental and behavioral disorders due to psychoactive substance use in Malmo, Sweden, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S V Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (2), pp.171-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwi175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2004.025478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083682v1</w:t>
+                <w:t xml:space="preserve">inserm-00000016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a spatial perspective with the multilevel analytical approach in neighborhood studies: the case of mental and behavioral disorders due to psychoactive substance use in Malmo, Sweden, 2001.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Area-level determinants of specialty care utilization in France: a multilevel analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2004.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwi175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000016v1</w:t>
+                <w:t xml:space="preserve">inserm-00083681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-level determinants of specialty care utilization in France: a multilevel analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of a spatial approach with the multilevel approach for investigating place effects on health: the example of healthcare utilisation in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (6), pp.517-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2004.025478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2004.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083681v1</w:t>
+                <w:t xml:space="preserve">inserm-00083682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to general practitioner services: the disabled elderly lag behind in underserved areas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence du contexte de résidence sur les comportements de recours aux soins : l'apport des méthodes d'analyse multiniveau et spatiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083678v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00139586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief conceptual tutorial of multilevel analysis in social epidemiology: linking the statistical concept of clustering to the idea of contextual phenomenon.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Access to general practitioner services: the disabled elderly lag behind in underserved areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lennart Råstam</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Veugelers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2004.023473⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.282-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cki082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00102518v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief conceptual tutorial on multilevel analysis in social epidemiology: investigating contextual phenomena in different groups of people.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">A brief conceptual tutorial of multilevel analysis in social epidemiology: linking the statistical concept of clustering to the idea of contextual phenomenon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Råstam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 59 (9), pp.729-36. </w:t>
+              <w:t xml:space="preserve">, 2005, 59 (6), pp.443-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2004.023929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech.2004.023473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00102517v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00102518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief conceptual tutorial on multilevel analysis in social epidemiology: interpreting neighbourhood differences and the effect of neighbourhood characteristics on individual health.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">A brief conceptual tutorial on multilevel analysis in social epidemiology: investigating contextual phenomena in different groups of people.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Råstam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 59 (12), pp.1022-8. </w:t>
+              <w:t xml:space="preserve">, 2005, 59 (9), pp.729-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2004.028035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech.2004.023929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00102516v1</w:t>
+                <w:t xml:space="preserve">inserm-00102517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel analysis of tobacco use and tobacco consumption levels in France: are there any combination risk groups?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A brief conceptual tutorial on multilevel analysis in social epidemiology: interpreting neighbourhood differences and the effect of neighbourhood characteristics on individual health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Råstam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (12), pp.1022-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2004.028035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00083686v1</w:t>
+                <w:t xml:space="preserve">inserm-00102516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: &amp;quot;Detecting patterns of occupational illness clustering with alternating logistic regressions applied to longitudinal data&amp;quot;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A multilevel analysis of tobacco use and tobacco consumption levels in France: are there any combination risk groups?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (2), pp.186-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00083683v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco and alcohol consumption, sedentary lifestyle and overweightness in France: a multilevel analysis of individual and area-level determinants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Re: &amp;quot;Detecting patterns of occupational illness clustering with alternating logistic regressions applied to longitudinal data&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiy Bobashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 160, 505-6; author reply 506-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwh216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089341v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00083683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tobacco and alcohol consumption, sedentary lifestyle and overweightness in France: a multilevel analysis of individual and area-level determinants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (6), pp.531-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[The contribution of multilevel models in contextual analysis in the field of social epidemiology: a review of literature]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50, pp.489-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00089340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20198,868 +20332,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving beyond the residential neighbourhood for the assessment of daily noise exposure: experimental evidence with space time activity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP XI – 4 A comparison of multiple noise indicators for the assessment of short-term associations between personal exposure to noise and heart rate variability: a sensor-based study in a real-life setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young 2018, Early Career Researchers Conference on Environmental Epidemiology – Together for a Healthy Environment, 19–20 March 2018, Freising, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Freising, Germany. pp.A21.3-A22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2018-iseeabstracts.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existe-t-il un attachement au quartier de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Besançon, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">des 2èmes Journées scientifiques ARPEnv: Perspectives de la psychologie environnementale francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nîmes, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556616v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un attachement au quartier de travail ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Entre dasymétrique et choroplète : typologie de l'espace adaptée à l'étude des relations entre santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">des 2èmes Journées scientifiques ARPEnv: Perspectives de la psychologie environnementale francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nîmes, France. pp.13</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00655573v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et accès potentiel aux ressources urbaines : quelles inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Economica, pp.87-95, 2015, 9782717868388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01230217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social and spatial distribution of mental and behavioral disorders related to psychoactive substance use in the city of Malmö, Sweden, 2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thor Lithman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ake Boalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kinger LV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Lifestyle and Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.246, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00139574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21069,143 +21203,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does built environment influence physical activity and body postures in homework journeys?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Debache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21215,287 +21349,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation épidémiologique des épisodes de pollution de l’air en France et évaluation des mesures mises en place par les pouvoirs publics pour les limiter (CEPEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Alari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Final, Octobre, ADEME-PRIMEQUAL. 2022, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 747 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02102913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId634"/>
+      <w:footerReference w:type="default" r:id="rId636"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21642,51 +21776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikshya Maharjan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Teyton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bruno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-026-01275-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05491256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhong Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118834" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05431610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sekarimunda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelie Dureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22060872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-025-00765-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05015746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-025-00393-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120874" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Topalian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05431609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Narayanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Duncan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conal Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mackay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01769-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Birenboim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1175109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.388" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04685366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kingsbury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kanning" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadun Khezri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01310-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04685351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Khalifa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungjun Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seann Regan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Moline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2024.1273" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04218127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schwarz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hdansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwad032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Limin Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101612" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Kyeong Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Conrow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina R&#246;cke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weibel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2023.102972" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Troxel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dubowitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald P Hunter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Ghosh-Dastidar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwad016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T Duncan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie H Cook" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica P Wood" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seann D Regan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115755" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lamb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Coffee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2023.103119" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chatzidiakou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic L Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guannan Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukar E Thornton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Lamb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sste.2022.100546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1658" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Dureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-048706" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Serge Kanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Patte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980821000593" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Giri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Aarbaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-022-00319-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157350" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Branas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara E. Rudolph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Morrison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleh.2022.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04016825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie A Barnett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Ghenadenik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraea van Hulst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Contreras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-01010-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Huber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seann D. Regan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T. Duncan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-022-00674-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf-Dieter Schroers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Ball" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01243-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Noordzij" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Timmermans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214257" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thierry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102730" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106990" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros A Ruiz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Doiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Gurer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sarr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214241" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Tyng Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denton Callander" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-021-03249-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Zabrocki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Nir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106583" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Breckenkamp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Razum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Spallek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11356-w" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Hyun Park" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Goedel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sste.2020.100356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Cerin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnett" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Caeyenberghs" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-036607" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113060" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0158-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bista" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debache" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.10.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102454" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Schneider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Radix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Scheinmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032876" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cuignet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019852033" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina W Wey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wissa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fabre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Motoc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214259" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102241" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882442v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.05.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486277v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kreuzberger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;line" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889757v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Ruiz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212419" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487285v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samjhana Shrestha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112406" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Fuentes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Franco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisca Sureda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-018-00638-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321367v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0841-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882453v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.04.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01999842v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Goedel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Sheehan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210240" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889730v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Debache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel M Sneekes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16050741" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari L. Reisner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2019.752" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173514v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Duncan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarc A Hickson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Brooks" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111922" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935330v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Tamura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elbel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K. Athens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale E Rummo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2018.712" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Loizeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mcelroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.08.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889752v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lewin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000755" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878498v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-publhealth-040617-013731" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah T. Kreski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A. Safren" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jace G. Morganstein" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2018.1463583" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882397v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Steinmetz-Wood" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sste.2017.12.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Richard Ruff" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Ng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girardin Jean-Louis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08964289.2016.1203754" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889738v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordarian Draper" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-018-2163-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889726v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A. Beenackers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fortier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Noordzij" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Reinhard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5031-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Huynen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Hystad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan A Al-Ajlouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2017.07.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878520v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0600-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882392v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40572-017-0121-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882241v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10900-017-0344-5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889727v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bhosale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Stewart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2017.1293232" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.031" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685554v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez-Moudon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000726" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882262v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Athens" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2016.09.017" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889739v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-017-0148-z" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Ruff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Williams" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2016.399" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Ogedegbe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trasande" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4962-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882422v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2016.05.004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869699v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030250" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346157v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2016.06.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414566v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww071" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347219v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Day" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060611" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321291v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Howard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adams" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13050519" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198863v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2015.08.010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118138v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2015.02.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882506v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraea Van Hulst" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.07.026" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072207v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-750" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365809v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Karusisi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088929" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071995v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merrien" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thierry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-014-0124-x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-44" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00820365v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-14" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819838v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-10-48" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boutin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude David" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks059" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703896v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Leal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwr434" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787780v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evans" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Flahault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-12-156" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703894v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bean" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karusisi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyr107" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703904v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3182257784" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703906v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2010.00726.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4771L9L3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703900v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.09.009" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Q1V2FT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703912v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181c04e70" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703909v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.109.143206" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416041v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484148v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F Lynch" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.088310" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416044v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.07.018" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J0XZHKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477929v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-008-0569-4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102136v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosvall" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwj322" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102512v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyl211" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-2Q5J671Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00101209v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-203" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102515v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Beckman" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Johnell" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.029454" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102514v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gustafsson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jerrett" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Kristersson" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.038190" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090729v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-79" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102134v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyl009" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102518v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.023473" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102517v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.023929" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102516v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.028035" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112296v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-iseeabstracts.52" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655573v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Grillon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Le Conte" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525867v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03998412v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rous" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Medina" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538748v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikshya Maharjan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Teyton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bruno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-026-01275-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05491256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhong Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05431610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sekarimunda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelie Dureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22060872" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05431609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Narayanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Duncan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conal Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mackay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01769-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Topalian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05015746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-025-00393-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120874" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-025-00765-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Birenboim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1175109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04685366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kingsbury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kanning" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadun Khezri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01310-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04685351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Khalifa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungjun Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seann Regan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Moline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2024.1273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Kyeong Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Conrow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina R&#246;cke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weibel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2023.102972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04218127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schwarz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hdansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwad032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Limin Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101612" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Troxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dubowitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald P Hunter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Ghosh-Dastidar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwad016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04228297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T Duncan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie H Cook" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica P Wood" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seann D Regan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115755" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lamb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Coffee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2023.103119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chatzidiakou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic L Jones" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel-Vinay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115720" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Serge Kanti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114359" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Patte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980821000593" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guannan Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukar E Thornton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Lamb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sste.2022.100546" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Dureau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-048706" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157350" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Branas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara E. Rudolph" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Morrison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleh.2022.03.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ktaish" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Giri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Brondeel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Aarbaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-022-00319-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Huber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seann D. Regan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T. Duncan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-022-00674-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04016825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie A Barnett" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian E Ghenadenik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraea van Hulst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Contreras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-01010-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa El Hafyani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abboud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Zuo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Taher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-022-00471-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf-Dieter Schroers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Ball" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-021-01243-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Tyng Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denton Callander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-021-03249-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Noordzij" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Timmermans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214257" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thierry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102730" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106990" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros A Ruiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Doiron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Gurer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sarr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214241" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Zabrocki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Nir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106583" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Breckenkamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Razum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Spallek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Berger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11356-w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0158-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03130586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bista" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102454" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Cerin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnett" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Caeyenberghs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-036607" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Hyun Park" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Goedel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sste.2020.100356" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113060" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863164v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Schneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Radix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Scheinmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032876" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cuignet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019852033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina W Wey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wissa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fabre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Motoc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214259" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878489v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.102241" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861698v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pommier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134698" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882453v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Wasfi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.04.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0841-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2019.05.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kreuzberger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;line" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Ruiz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212419" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487285v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samjhana Shrestha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112406" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178987v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Fuentes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Franco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisca Sureda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-018-00638-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01999842v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Goedel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Sheehan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210240" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889730v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095511v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Debache" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel M Sneekes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16050741" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari L. Reisner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2019.752" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173514v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Duncan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarc A Hickson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Brooks" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111922" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935330v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Tamura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elbel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K. Athens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale E Rummo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2018.712" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461698v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Loizeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mcelroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.08.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889752v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lewin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000755" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878498v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-publhealth-040617-013731" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889751v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah T. Kreski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A. Safren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jace G. Morganstein" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2018.1463583" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889756v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Richard Ruff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Ng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girardin Jean-Louis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08964289.2016.1203754" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Steinmetz-Wood" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sste.2017.12.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordarian Draper" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-018-2163-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A. Beenackers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fortier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Noordzij" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Reinhard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5031-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bhosale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Stewart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2017.1293232" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882241v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan A Al-Ajlouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10900-017-0344-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889759v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Huynen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Hystad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691963v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Hale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2017.07.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878520v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-017-0600-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882392v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40572-017-0121-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889743v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.031" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685554v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez-Moudon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000726" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889729v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03889739v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-017-0148-z" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882262v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Athens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2016.09.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346157v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2016.06.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww071" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347219v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Day" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060611" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2016.05.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869699v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030250" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341971v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Ruff" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Williams" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2016.399" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Ogedegbe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trasande" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4962-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393023v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Jiao" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernez Moudon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Aggarwal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2016.05.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321291v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Howard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adams" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13050519" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2015.08.010" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118138v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2015.02.002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365809v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Karusisi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088929" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393171v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Moudon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiao" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggarwal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2013.97" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882506v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraea Van Hulst" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.07.026" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072207v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-750" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071995v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merrien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thierry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-014-0124-x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637204v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.003" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZCLP1B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955979v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-20" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870153v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-44" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00820365v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-14" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819838v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-10-48" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307701v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boutin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude David" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks059" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703896v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Leal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bean" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwr434" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393172v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schweitzer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.10" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393029v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon N. Zenk" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032908" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787780v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evans" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Flahault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-12-156" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731482v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-9-59" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703894v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bean" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karusisi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyr107" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617216v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452796v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.087379" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393174v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.007" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703904v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3182257784" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262997v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.02.008" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645810v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451000440X" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262964v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703906v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2010.00726.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4771L9L3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393175v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703900v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouven" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Billaudeau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.09.009" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Q1V2FT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556529v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.004" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPW96SGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703909v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.109.143206" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703912v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181c04e70" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457553v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roustit" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-010-0094-8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556564v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980010000753" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546401v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.39" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416041v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484148v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Merlo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ohlsson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F Lynch" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Subramanian" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2009.088310" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416044v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.07.018" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J0XZHKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311474v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Haas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montaye" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e3282fd991f" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477929v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-008-0569-4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139000v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2006-3172" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102136v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosvall" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwj322" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102514v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gustafsson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jerrett" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Kristersson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Lithman" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.038190" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083674v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Navaie-Waliser" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki094" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102512v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyl211" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-2Q5J671Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089332v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H. Leyland" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart R&#229;stam" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2005.040360" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00101209v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-203" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102515v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Beckman" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Johnell" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.029454" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090729v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-6-79" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102134v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyl009" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000016v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwi175" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083681v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2004.05.006" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083682v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.025478" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139586v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083678v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Veugelers" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cki082" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102518v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.023473" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102517v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.023929" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00102516v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2004.028035" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083686v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00083683v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Bobashev" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwh216" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089341v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089340v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112296v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-iseeabstracts.52" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655573v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Grillon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Le Conte" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556616v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139574v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gaignard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Boalt" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525867v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03998412v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rous" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Medina" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>