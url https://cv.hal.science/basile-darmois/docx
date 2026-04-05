--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -81,827 +81,978 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raviver la force obligatoire des contrats d'utilisation de services de plateforme – À propos de la promesse de réparation de l'article 54 du Digital Services Act</w:t>
+                <w:t xml:space="preserve">Un an de droit international privé du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 07, pp.361</w:t>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05171051v1</w:t>
+                <w:t xml:space="preserve">hal-05574939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de droit international privé du commerce électronique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raviver la force obligatoire des contrats d'utilisation de services de plateforme – À propos de la promesse de réparation de l'article 54 du Digital Services Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.01</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07, pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997643v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05171051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de droit international privé du commerce électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.chron. 1</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618611v1</w:t>
+                <w:t xml:space="preserve">hal-04997643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'application du critère du centre des intérêts de la victime à des faits de parasitisme commis en ligne : une solution inattendue en matière de cyberdélits</w:t>
+                <w:t xml:space="preserve">Les conventions de trésorerie intra-groupe et leurs effets translatifs sur les dettes auxquelles les sociétés du groupe sont tenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°02, pp.comm. 9</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117102v1</w:t>
+                <w:t xml:space="preserve">hal-05574886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de droit international privé du commerce électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Ancel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°01, pp.chron. 1</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.chron. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117124v1</w:t>
+                <w:t xml:space="preserve">hal-04618611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Digital Services Act et l'action civile internationale</w:t>
+                <w:t xml:space="preserve">L'application du critère du centre des intérêts de la victime à des faits de parasitisme commis en ligne : une solution inattendue en matière de cyberdélits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 03, pp.653</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°02, pp.comm. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618629v1</w:t>
+                <w:t xml:space="preserve">hal-04117102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d'actualité de droit international privé (1/2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un an de droit international privé du commerce électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Pato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°01, pp.chron. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480244v1</w:t>
+                <w:t xml:space="preserve">hal-04117124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’actualité de droit international privé (2/2021)</w:t>
+                <w:t xml:space="preserve">Le Digital Services Act et l'action civile internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Pato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479726v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d'actualité : Droit international privé (1/2021)</w:t>
+                <w:t xml:space="preserve">Note d'actualité de droit international privé (1/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479890v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note d’actualité de droit international privé (2/2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note d'actualité : Droit international privé (1/2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les impensés de la politique juridique de lutte contre les fausses nouvelles : de la règlementation des publications en ligne à celle de l'édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international d'Assas / Assas International Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -911,334 +1062,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tiers payeur. À la recherche d’une figure à la fois singulière et familière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 04, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une globalisation du régime applicable aux actifs numériques. L'article 12 de l'Uniform Commercial Code aux origines de ce mouvement</w:t>
+                <w:t xml:space="preserve">Lutter contre la désinformation en ligne par voie d’une politique relative à la qualité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Petit-Prévost-Weygand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'encadrement international des cryptoactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782711038374 (EAN)</w:t>
+              <w:t xml:space="preserve">Transparence, éthique et gouvernance de l’Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-37032-448-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997654v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une globalisation du régime applicable aux actifs numériques. L'article 12 de l'Uniform Commercial Code aux origines de ce mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Petit-Prévost-Weygand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'encadrement international des cryptoactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782711038374 (EAN)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice digitale et les risques de la « justice prédictive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varia autour de Justice Digitale - À propos de l'essai coécrit par Antoine Garapon et Jean Lassègue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.45, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 28 : Conflit de lois et compétence internationale des juridictions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.fasc. 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de l'expression au public en ligne et responsabilité civile extracontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université Paris-Est Créteil, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05578265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1385,51 +1835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Darmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Ancel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479890v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Talbot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Petit-Pr&#233;vost-Weygand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Darmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Talbot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Petit-Pr&#233;vost-Weygand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>