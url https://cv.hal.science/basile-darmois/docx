--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -723,51 +723,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d'actualité de droit international privé (1/2020)</w:t>
+                <w:t xml:space="preserve">Note d’actualité de droit international privé (2/2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pato</w:t>
@@ -781,75 +781,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480244v1</w:t>
+                <w:t xml:space="preserve">hal-03479726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’actualité de droit international privé (2/2021)</w:t>
+                <w:t xml:space="preserve">Note d'actualité de droit international privé (1/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Darmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Pato</w:t>
@@ -863,51 +863,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blogdroiteuropéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479726v1</w:t>
+                <w:t xml:space="preserve">hal-03480244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'actualité : Droit international privé (1/2021)</w:t>
               </w:r>
@@ -1835,51 +1835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Darmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Talbot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Petit-Pr&#233;vost-Weygand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Darmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04618629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Talbot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Petit-Pr&#233;vost-Weygand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>