--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Dufay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en électronique et informatique embarquée à l'École d'Ingénieurs ESIX, Université de Caen-Nomandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basile-dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4240-1086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16076162X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1042-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 - ESIX/GREYC : Maître de Conférence en électronique - École d'Ingénieurs de l'Université de Caen / Laboratoire GREYC (CNRS).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - ESIX, département de Mécatronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : directeur des études du département Mécatronique, coordinateur des projets étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 - UFR Sciences/GREYC : Maître de Conférence en électronique - UFR Sciences / Laboratoire GREYC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - UFR Sciences, département Physique EEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - BodyCap SAS : Ingénieur R&D en électronique biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs électroniques embarqués / Instrumentation biomédicale. Conception hardware (BOM ; Schéma ; Layout) et software (OS temps réel ; communication RF ; SPI ; I²C) - gestion d'énergie </w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2012 - École Polytechnique de Montréal / Université de Caen : Bi-diplomation Doctorat en Électronique / Doctorat en génie Physique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance.Cotutelle France-Québec : laboratoire GREYC Électronique (Caen) - laboratoire de Magnétisme du département de génie physique de l'École Polytechnique de Montréal.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise : Caractérisation et modélisation d'une chaîne de mesure ; Qualification et mise en œuvre de capteurs ; Traitement du signal - bruit ; Caractérisation de matériaux magnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 - Université de Caen Normandie : Master &amp;quot;Electronique Systèmes Capteurs Images&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche spécialisé en instrumentation (spécification des capteurs, analyse et réduction du bruit, circuit intégrés et microélectronique).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche : Dispositif de type GMI intégré dans un oscillateur. Laboratoire GREYC (UMR 6072) à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et autres activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 : Co-encadrement de thèse E. Portalier, Étude du bruit excédentaire, en 1/f, aux basses-fréquences dans les dispositifs basés sur l’effet Magné-Impédant Géant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-encadrement de thèse A. Esper, Étude et réduction des dérives en température aux basses fréquences des magnétomètres à haute sensibilité à base de Magnéto-Impédance Géante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2022 : Co-encadrement de thèse O. Haas, Développement de capteurs magnétiques à base de dispositifs magnoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017, 2018 et 2024 : Co-encadrement de 3 stages M2 sur mes thématiques de recherche : Mme H. Balleh (2017), M. O. Haas (2018) en amont de son doctorat, et Mme B.F.E. Da (2024) sur la poursuite des travaux en magnonique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : gestionnaire du FabLab du département Mécatronique de l'ESIX.Création puis gestion d’une salle dédiée au prototypage rapide en appui à la réalisation des projets étudiants. Gestion des équipements, des achats, des procédures d’utilisation et des formations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Directeur des études du département MeSE de l’ESIX.Co-direction du département en appui du nouveau directeur élu en 2023. Missions particulières sur la planification des enseignements, la gestion des intervenants extérieurs et le suivi pédagogique des élèves-ingénieurs (recrutement, réussite, indicateurs statistiques, mobilité, engagement étudiant).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Coordinateur des projets tuteurés de département MeSE de l’ESIX pour les 3 promotions (3A, eq.L3, 4A, eq.M1, et 5A, eq.M2). Organisation annuelle des projets et gestions des partenariats extérieurs afférents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage C pour l'embarqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (21h TP en 3A, équivalent L3) : Spécificité du C pour le domaine de l'embarqué, portabilité, directive de compilation, accès registres matériels, programmation bare métal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base des microcontroleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (27h TP en 3A, équivalent L3) : Découverte d'un MCU 8 bits, fonctionnement du coeur et interruptions, périphériques basiques (timers, GPIO, UART, ADC), programmation d'un séquenceur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcontrôleur avancé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (24hTP en 4A, équivalent M1) : Architecture 32 bits, portabilité, périphériques avancés et abstraction logicielles, middlewares (FileSystem).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12hCM + 27hTP en 4A, équivalent M1) : Notions de temps-réel, prédictibilités, algorithme d'ordonnancement, conception et programmation avec OS temps réel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9hCM + 39hTP en 4A, équivalent M1) : base de communication numérique embarqué, bus et protocoles, modbus, ethernet + TCP/IP, pile réseau LwIP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - 2024 : Référent pour l’axe « mobilité/capteurs intelligents » de la fédération NormaSTIC au sein de l’équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 à 2024 : référent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre de la mission </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Éditeur associé pour la conférence EMSA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations Professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles pratiques pédagogiques (CEMU - InitiaTICE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseigner en anglais (Carré International)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Premiers secours PSC1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplome fédéral d'initiateur en escalade, ISAE (FFME)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Port Characterization of YIG Magnonic Device: A Way to Improve Magnetic Sensors Based on YIG Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (6), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3540301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Magnonic-Based Magnetic Sensor: Comparison of Two Different Implementations With YIG Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3215274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (21), pp.6888 - 6894. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2748601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kwapuliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Stokłosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haneczok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Equations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. C. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.339-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic sensor based on magnonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensor and Actuator (EMSA) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI low frequency noise characterization versus wire diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corodeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time fluctuations of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lebargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit aux basses fréquences dans les magnétomètres à base de Magnéto-Impédance Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes (assemblée générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI Noise performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Measurement Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nabily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc-Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a magnetic field, associated system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance Géante (MIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Caen; Ecole Polytechnique de Montréal, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Dufay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en électronique et informatique embarquée à l'École d'Ingénieurs ESIX, Université de Caen-Nomandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basile-dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4240-1086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16076162X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1042-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 - ESIX/GREYC : Maître de Conférence en électronique - École d'Ingénieurs de l'Université de Caen / Laboratoire GREYC (CNRS).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - ESIX, département de Mécatronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : directeur des études du département Mécatronique, coordinateur des projets étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 - UFR Sciences/GREYC : Maître de Conférence en électronique - UFR Sciences / Laboratoire GREYC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - UFR Sciences, département Physique EEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - BodyCap SAS : Ingénieur R&D en électronique biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs électroniques embarqués / Instrumentation biomédicale. Conception hardware (BOM ; Schéma ; Layout) et software (OS temps réel ; communication RF ; SPI ; I²C) - gestion d'énergie </w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2012 - École Polytechnique de Montréal / Université de Caen : Bi-diplomation Doctorat en Électronique / Doctorat en génie Physique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance.Cotutelle France-Québec : laboratoire GREYC Électronique (Caen) - laboratoire de Magnétisme du département de génie physique de l'École Polytechnique de Montréal.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise : Caractérisation et modélisation d'une chaîne de mesure ; Qualification et mise en œuvre de capteurs ; Traitement du signal - bruit ; Caractérisation de matériaux magnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 - Université de Caen Normandie : Master &amp;quot;Electronique Systèmes Capteurs Images&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche spécialisé en instrumentation (spécification des capteurs, analyse et réduction du bruit, circuit intégrés et microélectronique).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche : Dispositif de type GMI intégré dans un oscillateur. Laboratoire GREYC (UMR 6072) à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et autres activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 : Co-encadrement de thèse E. Portalier, Étude du bruit excédentaire, en 1/f, aux basses-fréquences dans les dispositifs basés sur l’effet Magné-Impédant Géant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-encadrement de thèse A. Esper, Étude et réduction des dérives en température aux basses fréquences des magnétomètres à haute sensibilité à base de Magnéto-Impédance Géante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2022 : Co-encadrement de thèse O. Haas, Développement de capteurs magnétiques à base de dispositifs magnoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017, 2018 et 2024 : Co-encadrement de 3 stages M2 sur mes thématiques de recherche : Mme H. Balleh (2017), M. O. Haas (2018) en amont de son doctorat, et Mme B.F.E. Da (2024) sur la poursuite des travaux en magnonique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : gestionnaire du FabLab du département Mécatronique de l'ESIX.Création puis gestion d’une salle dédiée au prototypage rapide en appui à la réalisation des projets étudiants. Gestion des équipements, des achats, des procédures d’utilisation et des formations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Directeur des études du département MeSE de l’ESIX.Co-direction du département en appui du nouveau directeur élu en 2023. Missions particulières sur la planification des enseignements, la gestion des intervenants extérieurs et le suivi pédagogique des élèves-ingénieurs (recrutement, réussite, indicateurs statistiques, mobilité, engagement étudiant).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Coordinateur des projets tuteurés de département MeSE de l’ESIX pour les 3 promotions (3A, eq.L3, 4A, eq.M1, et 5A, eq.M2). Organisation annuelle des projets et gestions des partenariats extérieurs afférents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage C pour l'embarqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (21h TP en 3A, équivalent L3) : Spécificité du C pour le domaine de l'embarqué, portabilité, directive de compilation, accès registres matériels, programmation bare métal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base des microcontroleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (27h TP en 3A, équivalent L3) : Découverte d'un MCU 8 bits, fonctionnement du coeur et interruptions, périphériques basiques (timers, GPIO, UART, ADC), programmation d'un séquenceur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcontrôleur avancé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (24hTP en 4A, équivalent M1) : Architecture 32 bits, portabilité, périphériques avancés et abstraction logicielles, middlewares (FileSystem).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12hCM + 27hTP en 4A, équivalent M1) : Notions de temps-réel, prédictibilités, algorithme d'ordonnancement, conception et programmation avec OS temps réel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9hCM + 39hTP en 4A, équivalent M1) : base de communication numérique embarqué, bus et protocoles, modbus, ethernet + TCP/IP, pile réseau LwIP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - 2024 : Référent pour l’axe « mobilité/capteurs intelligents » de la fédération NormaSTIC au sein de l’équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 à 2024 : référent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre de la mission </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Éditeur associé pour la conférence EMSA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations Professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles pratiques pédagogiques (CEMU - InitiaTICE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseigner en anglais (Carré International)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Premiers secours PSC1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplome fédéral d'initiateur en escalade, ISAE (FFME)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Port Characterization of YIG Magnonic Device: A Way to Improve Magnetic Sensors Based on YIG Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (6), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3540301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Magnonic-Based Magnetic Sensor: Comparison of Two Different Implementations With YIG Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3215274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (21), pp.6888 - 6894. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2748601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kwapuliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Stokłosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haneczok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Equations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. C. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.339-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic sensor based on magnonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensor and Actuator (EMSA) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time fluctuations of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI low frequency noise characterization versus wire diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corodeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lebargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit aux basses fréquences dans les magnétomètres à base de Magnéto-Impédance Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes (assemblée générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI Noise performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Measurement Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nabily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc-Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a magnetic field, associated system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance Géante (MIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Caen; Ecole Polytechnique de Montréal, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2335E2EC"/>
+    <w:nsid w:val="8740A90A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C3232157"/>
+    <w:nsid w:val="2CD395CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05794EBF"/>
+    <w:nsid w:val="8882C163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7ECE1A82"/>
+    <w:nsid w:val="28FF3CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42121724"/>
+    <w:nsid w:val="EB342FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6D208D2F"/>
+    <w:nsid w:val="7D04C459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1BCE79C6"/>
+    <w:nsid w:val="2E85679C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6EF5FA95"/>
+    <w:nsid w:val="BCA4321F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basile-dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-1086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16076162X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1042-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3540301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3215274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corodeanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basile-dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-1086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16076162X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1042-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3540301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3215274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corodeanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234270" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>