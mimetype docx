--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Dufay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en électronique et informatique embarquée à l'École d'Ingénieurs ESIX, Université de Caen-Nomandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basile-dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4240-1086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16076162X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1042-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 - ESIX/GREYC : Maître de Conférence en électronique - École d'Ingénieurs de l'Université de Caen / Laboratoire GREYC (CNRS).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - ESIX, département de Mécatronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : directeur des études du département Mécatronique, coordinateur des projets étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 - UFR Sciences/GREYC : Maître de Conférence en électronique - UFR Sciences / Laboratoire GREYC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - UFR Sciences, département Physique EEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - BodyCap SAS : Ingénieur R&D en électronique biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs électroniques embarqués / Instrumentation biomédicale. Conception hardware (BOM ; Schéma ; Layout) et software (OS temps réel ; communication RF ; SPI ; I²C) - gestion d'énergie </w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2012 - École Polytechnique de Montréal / Université de Caen : Bi-diplomation Doctorat en Électronique / Doctorat en génie Physique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance.Cotutelle France-Québec : laboratoire GREYC Électronique (Caen) - laboratoire de Magnétisme du département de génie physique de l'École Polytechnique de Montréal.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise : Caractérisation et modélisation d'une chaîne de mesure ; Qualification et mise en œuvre de capteurs ; Traitement du signal - bruit ; Caractérisation de matériaux magnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 - Université de Caen Normandie : Master &amp;quot;Electronique Systèmes Capteurs Images&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche spécialisé en instrumentation (spécification des capteurs, analyse et réduction du bruit, circuit intégrés et microélectronique).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche : Dispositif de type GMI intégré dans un oscillateur. Laboratoire GREYC (UMR 6072) à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et autres activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 : Co-encadrement de thèse E. Portalier, Étude du bruit excédentaire, en 1/f, aux basses-fréquences dans les dispositifs basés sur l’effet Magné-Impédant Géant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-encadrement de thèse A. Esper, Étude et réduction des dérives en température aux basses fréquences des magnétomètres à haute sensibilité à base de Magnéto-Impédance Géante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2022 : Co-encadrement de thèse O. Haas, Développement de capteurs magnétiques à base de dispositifs magnoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017, 2018 et 2024 : Co-encadrement de 3 stages M2 sur mes thématiques de recherche : Mme H. Balleh (2017), M. O. Haas (2018) en amont de son doctorat, et Mme B.F.E. Da (2024) sur la poursuite des travaux en magnonique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : gestionnaire du FabLab du département Mécatronique de l'ESIX.Création puis gestion d’une salle dédiée au prototypage rapide en appui à la réalisation des projets étudiants. Gestion des équipements, des achats, des procédures d’utilisation et des formations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Directeur des études du département MeSE de l’ESIX.Co-direction du département en appui du nouveau directeur élu en 2023. Missions particulières sur la planification des enseignements, la gestion des intervenants extérieurs et le suivi pédagogique des élèves-ingénieurs (recrutement, réussite, indicateurs statistiques, mobilité, engagement étudiant).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Coordinateur des projets tuteurés de département MeSE de l’ESIX pour les 3 promotions (3A, eq.L3, 4A, eq.M1, et 5A, eq.M2). Organisation annuelle des projets et gestions des partenariats extérieurs afférents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage C pour l'embarqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (21h TP en 3A, équivalent L3) : Spécificité du C pour le domaine de l'embarqué, portabilité, directive de compilation, accès registres matériels, programmation bare métal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base des microcontroleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (27h TP en 3A, équivalent L3) : Découverte d'un MCU 8 bits, fonctionnement du coeur et interruptions, périphériques basiques (timers, GPIO, UART, ADC), programmation d'un séquenceur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcontrôleur avancé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (24hTP en 4A, équivalent M1) : Architecture 32 bits, portabilité, périphériques avancés et abstraction logicielles, middlewares (FileSystem).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12hCM + 27hTP en 4A, équivalent M1) : Notions de temps-réel, prédictibilités, algorithme d'ordonnancement, conception et programmation avec OS temps réel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9hCM + 39hTP en 4A, équivalent M1) : base de communication numérique embarqué, bus et protocoles, modbus, ethernet + TCP/IP, pile réseau LwIP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - 2024 : Référent pour l’axe « mobilité/capteurs intelligents » de la fédération NormaSTIC au sein de l’équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 à 2024 : référent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre de la mission </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Éditeur associé pour la conférence EMSA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations Professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles pratiques pédagogiques (CEMU - InitiaTICE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseigner en anglais (Carré International)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Premiers secours PSC1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplome fédéral d'initiateur en escalade, ISAE (FFME)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Port Characterization of YIG Magnonic Device: A Way to Improve Magnetic Sensors Based on YIG Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (6), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3540301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Magnonic-Based Magnetic Sensor: Comparison of Two Different Implementations With YIG Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3215274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (21), pp.6888 - 6894. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2748601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kwapuliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Stokłosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haneczok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Equations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. C. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.339-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic sensor based on magnonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensor and Actuator (EMSA) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time fluctuations of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI low frequency noise characterization versus wire diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corodeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lebargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit aux basses fréquences dans les magnétomètres à base de Magnéto-Impédance Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes (assemblée générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI Noise performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Measurement Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nabily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc-Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a magnetic field, associated system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance Géante (MIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Caen; Ecole Polytechnique de Montréal, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Dufay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en électronique et informatique embarquée à l'École d'Ingénieurs ESIX, Université de Caen-Nomandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basile-dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4240-1086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16076162X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1042-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 - ESIX/GREYC : Maître de Conférence en électronique - École d'Ingénieurs de l'Université de Caen / Laboratoire GREYC (CNRS).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - ESIX, département de Mécatronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : directeur des études du département Mécatronique, coordinateur des projets étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 - UFR Sciences/GREYC : Maître de Conférence en électronique - UFR Sciences / Laboratoire GREYC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - UFR Sciences, département Physique EEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - BodyCap SAS : Ingénieur R&D en électronique biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs électroniques embarqués / Instrumentation biomédicale. Conception hardware (BOM ; Schéma ; Layout) et software (OS temps réel ; communication RF ; SPI ; I²C) - gestion d'énergie </w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2012 - École Polytechnique de Montréal / Université de Caen : Bi-diplomation Doctorat en Électronique / Doctorat en génie Physique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance.Cotutelle France-Québec : laboratoire GREYC Électronique (Caen) - laboratoire de Magnétisme du département de génie physique de l'École Polytechnique de Montréal.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise : Caractérisation et modélisation d'une chaîne de mesure ; Qualification et mise en œuvre de capteurs ; Traitement du signal - bruit ; Caractérisation de matériaux magnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 - Université de Caen Normandie : Master &amp;quot;Electronique Systèmes Capteurs Images&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche spécialisé en instrumentation (spécification des capteurs, analyse et réduction du bruit, circuit intégrés et microélectronique).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche : Dispositif de type GMI intégré dans un oscillateur. Laboratoire GREYC (UMR 6072) à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et autres activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 : Co-encadrement de thèse E. Portalier, Étude du bruit excédentaire, en 1/f, aux basses-fréquences dans les dispositifs basés sur l’effet Magné-Impédant Géant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-encadrement de thèse A. Esper, Étude et réduction des dérives en température aux basses fréquences des magnétomètres à haute sensibilité à base de Magnéto-Impédance Géante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2022 : Co-encadrement de thèse O. Haas, Développement de capteurs magnétiques à base de dispositifs magnoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017, 2018 et 2024 : Co-encadrement de 3 stages M2 sur mes thématiques de recherche : Mme H. Balleh (2017), M. O. Haas (2018) en amont de son doctorat, et Mme B.F.E. Da (2024) sur la poursuite des travaux en magnonique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : gestionnaire du FabLab du département Mécatronique de l'ESIX.Création puis gestion d’une salle dédiée au prototypage rapide en appui à la réalisation des projets étudiants. Gestion des équipements, des achats, des procédures d’utilisation et des formations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Directeur des études du département MeSE de l’ESIX.Co-direction du département en appui du nouveau directeur élu en 2023. Missions particulières sur la planification des enseignements, la gestion des intervenants extérieurs et le suivi pédagogique des élèves-ingénieurs (recrutement, réussite, indicateurs statistiques, mobilité, engagement étudiant).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Coordinateur des projets tuteurés de département MeSE de l’ESIX pour les 3 promotions (3A, eq.L3, 4A, eq.M1, et 5A, eq.M2). Organisation annuelle des projets et gestions des partenariats extérieurs afférents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage C pour l'embarqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (21h TP en 3A, équivalent L3) : Spécificité du C pour le domaine de l'embarqué, portabilité, directive de compilation, accès registres matériels, programmation bare métal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base des microcontroleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (27h TP en 3A, équivalent L3) : Découverte d'un MCU 8 bits, fonctionnement du coeur et interruptions, périphériques basiques (timers, GPIO, UART, ADC), programmation d'un séquenceur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcontrôleur avancé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (24hTP en 4A, équivalent M1) : Architecture 32 bits, portabilité, périphériques avancés et abstraction logicielles, middlewares (FileSystem).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12hCM + 27hTP en 4A, équivalent M1) : Notions de temps-réel, prédictibilités, algorithme d'ordonnancement, conception et programmation avec OS temps réel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9hCM + 39hTP en 4A, équivalent M1) : base de communication numérique embarqué, bus et protocoles, modbus, ethernet + TCP/IP, pile réseau LwIP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - 2024 : Référent pour l’axe « mobilité/capteurs intelligents » de la fédération NormaSTIC au sein de l’équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 à 2024 : référent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre de la mission </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Éditeur associé pour la conférence EMSA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations Professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles pratiques pédagogiques (CEMU - InitiaTICE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseigner en anglais (Carré International)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Premiers secours PSC1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplome fédéral d'initiateur en escalade, ISAE (FFME)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Port Characterization of YIG Magnonic Device: A Way to Improve Magnetic Sensors Based on YIG Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (6), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3540301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Magnonic-Based Magnetic Sensor: Comparison of Two Different Implementations With YIG Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3215274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (21), pp.6888 - 6894. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2748601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kwapuliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Stokłosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haneczok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Equations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. C. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.339-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic sensor based on magnonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensor and Actuator (EMSA) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI low frequency noise characterization versus wire diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corodeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time fluctuations of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lebargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit aux basses fréquences dans les magnétomètres à base de Magnéto-Impédance Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes (assemblée générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI Noise performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Measurement Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nabily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc-Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a magnetic field, associated system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance Géante (MIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Caen; Ecole Polytechnique de Montréal, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8740A90A"/>
+    <w:nsid w:val="229A233C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CD395CC"/>
+    <w:nsid w:val="15E2BEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8882C163"/>
+    <w:nsid w:val="5D0112DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28FF3CFF"/>
+    <w:nsid w:val="EB6B4542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EB342FCB"/>
+    <w:nsid w:val="5B19D834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D04C459"/>
+    <w:nsid w:val="CC951CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2E85679C"/>
+    <w:nsid w:val="99FB0789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BCA4321F"/>
+    <w:nsid w:val="662950C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basile-dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-1086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16076162X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1042-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3540301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3215274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corodeanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234270" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basile-dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-1086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16076162X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1042-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3540301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3215274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corodeanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>