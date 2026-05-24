--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Dufay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en électronique et informatique embarquée à l'École d'Ingénieurs ESIX, Université de Caen-Nomandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basile-dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4240-1086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16076162X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1042-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 - ESIX/GREYC : Maître de Conférence en électronique - École d'Ingénieurs de l'Université de Caen / Laboratoire GREYC (CNRS).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - ESIX, département de Mécatronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : directeur des études du département Mécatronique, coordinateur des projets étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 - UFR Sciences/GREYC : Maître de Conférence en électronique - UFR Sciences / Laboratoire GREYC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - UFR Sciences, département Physique EEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - BodyCap SAS : Ingénieur R&D en électronique biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs électroniques embarqués / Instrumentation biomédicale. Conception hardware (BOM ; Schéma ; Layout) et software (OS temps réel ; communication RF ; SPI ; I²C) - gestion d'énergie </w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2012 - École Polytechnique de Montréal / Université de Caen : Bi-diplomation Doctorat en Électronique / Doctorat en génie Physique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance.Cotutelle France-Québec : laboratoire GREYC Électronique (Caen) - laboratoire de Magnétisme du département de génie physique de l'École Polytechnique de Montréal.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise : Caractérisation et modélisation d'une chaîne de mesure ; Qualification et mise en œuvre de capteurs ; Traitement du signal - bruit ; Caractérisation de matériaux magnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 - Université de Caen Normandie : Master &amp;quot;Electronique Systèmes Capteurs Images&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche spécialisé en instrumentation (spécification des capteurs, analyse et réduction du bruit, circuit intégrés et microélectronique).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche : Dispositif de type GMI intégré dans un oscillateur. Laboratoire GREYC (UMR 6072) à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et autres activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 : Co-encadrement de thèse E. Portalier, Étude du bruit excédentaire, en 1/f, aux basses-fréquences dans les dispositifs basés sur l’effet Magné-Impédant Géant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-encadrement de thèse A. Esper, Étude et réduction des dérives en température aux basses fréquences des magnétomètres à haute sensibilité à base de Magnéto-Impédance Géante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2022 : Co-encadrement de thèse O. Haas, Développement de capteurs magnétiques à base de dispositifs magnoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017, 2018 et 2024 : Co-encadrement de 3 stages M2 sur mes thématiques de recherche : Mme H. Balleh (2017), M. O. Haas (2018) en amont de son doctorat, et Mme B.F.E. Da (2024) sur la poursuite des travaux en magnonique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : gestionnaire du FabLab du département Mécatronique de l'ESIX.Création puis gestion d’une salle dédiée au prototypage rapide en appui à la réalisation des projets étudiants. Gestion des équipements, des achats, des procédures d’utilisation et des formations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Directeur des études du département MeSE de l’ESIX.Co-direction du département en appui du nouveau directeur élu en 2023. Missions particulières sur la planification des enseignements, la gestion des intervenants extérieurs et le suivi pédagogique des élèves-ingénieurs (recrutement, réussite, indicateurs statistiques, mobilité, engagement étudiant).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Coordinateur des projets tuteurés de département MeSE de l’ESIX pour les 3 promotions (3A, eq.L3, 4A, eq.M1, et 5A, eq.M2). Organisation annuelle des projets et gestions des partenariats extérieurs afférents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage C pour l'embarqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (21h TP en 3A, équivalent L3) : Spécificité du C pour le domaine de l'embarqué, portabilité, directive de compilation, accès registres matériels, programmation bare métal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base des microcontroleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (27h TP en 3A, équivalent L3) : Découverte d'un MCU 8 bits, fonctionnement du coeur et interruptions, périphériques basiques (timers, GPIO, UART, ADC), programmation d'un séquenceur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcontrôleur avancé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (24hTP en 4A, équivalent M1) : Architecture 32 bits, portabilité, périphériques avancés et abstraction logicielles, middlewares (FileSystem).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12hCM + 27hTP en 4A, équivalent M1) : Notions de temps-réel, prédictibilités, algorithme d'ordonnancement, conception et programmation avec OS temps réel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9hCM + 39hTP en 4A, équivalent M1) : base de communication numérique embarqué, bus et protocoles, modbus, ethernet + TCP/IP, pile réseau LwIP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - 2024 : Référent pour l’axe « mobilité/capteurs intelligents » de la fédération NormaSTIC au sein de l’équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 à 2024 : référent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre de la mission </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Éditeur associé pour la conférence EMSA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations Professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles pratiques pédagogiques (CEMU - InitiaTICE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseigner en anglais (Carré International)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Premiers secours PSC1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplome fédéral d'initiateur en escalade, ISAE (FFME)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Port Characterization of YIG Magnonic Device: A Way to Improve Magnetic Sensors Based on YIG Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (6), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3540301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Magnonic-Based Magnetic Sensor: Comparison of Two Different Implementations With YIG Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3215274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (21), pp.6888 - 6894. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2748601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kwapuliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Stokłosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haneczok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Equations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. C. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.339-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic sensor based on magnonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensor and Actuator (EMSA) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI low frequency noise characterization versus wire diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corodeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time fluctuations of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lebargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit aux basses fréquences dans les magnétomètres à base de Magnéto-Impédance Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes (assemblée générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI Noise performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Measurement Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nabily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc-Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a magnetic field, associated system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance Géante (MIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Caen; Ecole Polytechnique de Montréal, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Basile Dufay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en électronique et informatique embarquée à l'École d'Ingénieurs ESIX, Université de Caen-Nomandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">basile-dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4240-1086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16076162X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1042-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 - ESIX/GREYC : Maître de Conférence en électronique - École d'Ingénieurs de l'Université de Caen / Laboratoire GREYC (CNRS).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - ESIX, département de Mécatronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : directeur des études du département Mécatronique, coordinateur des projets étudiants.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018 - UFR Sciences/GREYC : Maître de Conférence en électronique - UFR Sciences / Laboratoire GREYC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : électronique numérique et programmation des systèmes embarqués - UFR Sciences, département Physique EEA.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : capteur magnétique à très haute sensibilité (GMI, YIG, ...) - GREYC, équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 - BodyCap SAS : Ingénieur R&D en électronique biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs électroniques embarqués / Instrumentation biomédicale. Conception hardware (BOM ; Schéma ; Layout) et software (OS temps réel ; communication RF ; SPI ; I²C) - gestion d'énergie </w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2012 - École Polytechnique de Montréal / Université de Caen : Bi-diplomation Doctorat en Électronique / Doctorat en génie Physique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance.Cotutelle France-Québec : laboratoire GREYC Électronique (Caen) - laboratoire de Magnétisme du département de génie physique de l'École Polytechnique de Montréal.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise : Caractérisation et modélisation d'une chaîne de mesure ; Qualification et mise en œuvre de capteurs ; Traitement du signal - bruit ; Caractérisation de matériaux magnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2007 - Université de Caen Normandie : Master &amp;quot;Electronique Systèmes Capteurs Images&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche spécialisé en instrumentation (spécification des capteurs, analyse et réduction du bruit, circuit intégrés et microélectronique).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche : Dispositif de type GMI intégré dans un oscillateur. Laboratoire GREYC (UMR 6072) à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets et autres activités</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 : Co-encadrement de thèse E. Portalier, Étude du bruit excédentaire, en 1/f, aux basses-fréquences dans les dispositifs basés sur l’effet Magné-Impédant Géant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 – 2019 : Co-encadrement de thèse A. Esper, Étude et réduction des dérives en température aux basses fréquences des magnétomètres à haute sensibilité à base de Magnéto-Impédance Géante.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2022 : Co-encadrement de thèse O. Haas, Développement de capteurs magnétiques à base de dispositifs magnoniques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017, 2018 et 2024 : Co-encadrement de 3 stages M2 sur mes thématiques de recherche : Mme H. Balleh (2017), M. O. Haas (2018) en amont de son doctorat, et Mme B.F.E. Da (2024) sur la poursuite des travaux en magnonique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : gestionnaire du FabLab du département Mécatronique de l'ESIX.Création puis gestion d’une salle dédiée au prototypage rapide en appui à la réalisation des projets étudiants. Gestion des équipements, des achats, des procédures d’utilisation et des formations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024 : Directeur des études du département MeSE de l’ESIX.Co-direction du département en appui du nouveau directeur élu en 2023. Missions particulières sur la planification des enseignements, la gestion des intervenants extérieurs et le suivi pédagogique des élèves-ingénieurs (recrutement, réussite, indicateurs statistiques, mobilité, engagement étudiant).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Coordinateur des projets tuteurés de département MeSE de l’ESIX pour les 3 promotions (3A, eq.L3, 4A, eq.M1, et 5A, eq.M2). Organisation annuelle des projets et gestions des partenariats extérieurs afférents.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage C pour l'embarqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (21h TP en 3A, équivalent L3) : Spécificité du C pour le domaine de l'embarqué, portabilité, directive de compilation, accès registres matériels, programmation bare métal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base des microcontroleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (27h TP en 3A, équivalent L3) : Découverte d'un MCU 8 bits, fonctionnement du coeur et interruptions, périphériques basiques (timers, GPIO, UART, ADC), programmation d'un séquenceur.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcontrôleur avancé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (24hTP en 4A, équivalent M1) : Architecture 32 bits, portabilité, périphériques avancés et abstraction logicielles, middlewares (FileSystem).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (12hCM + 27hTP en 4A, équivalent M1) : Notions de temps-réel, prédictibilités, algorithme d'ordonnancement, conception et programmation avec OS temps réel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (9hCM + 39hTP en 4A, équivalent M1) : base de communication numérique embarqué, bus et protocoles, modbus, ethernet + TCP/IP, pile réseau LwIP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rayonnement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - 2024 : Référent pour l’axe « mobilité/capteurs intelligents » de la fédération NormaSTIC au sein de l’équipe électronique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 à 2024 : référent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre de la mission </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Éditeur associé pour la conférence EMSA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations Professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles pratiques pédagogiques (CEMU - InitiaTICE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseigner en anglais (Carré International)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Premiers secours PSC1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplome fédéral d'initiateur en escalade, ISAE (FFME)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Port Characterization of YIG Magnonic Device: A Way to Improve Magnetic Sensors Based on YIG Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (6), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2025.3540301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Routoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Magnonic-Based Magnetic Sensor: Comparison of Two Different Implementations With YIG Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3215274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (21), pp.6888 - 6894. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2748601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kwapuliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Stokłosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haneczok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Equations de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. C. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.339-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a magnetic sensor based on magnonic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensor and Actuator (EMSA) conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI low frequency noise characterization versus wire diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corodeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time fluctuations of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lebargy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit aux basses fréquences dans les magnétomètres à base de Magnéto-Impédance Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ondes (assemblée générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMI Noise performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Malatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Measurement Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nabily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc-Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gieraltowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a magnetic field, associated system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolabdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Seddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un magnétomètre à haute sensibilité à base de Magnéto-Impédance Géante (MIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Caen; Ecole Polytechnique de Montréal, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="229A233C"/>
+    <w:nsid w:val="2CB30BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15E2BEFE"/>
+    <w:nsid w:val="3A6846C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D0112DE"/>
+    <w:nsid w:val="61123678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB6B4542"/>
+    <w:nsid w:val="E7DD3A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5B19D834"/>
+    <w:nsid w:val="2602E66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CC951CD6"/>
+    <w:nsid w:val="49F30190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="99FB0789"/>
+    <w:nsid w:val="313C942C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="662950C9"/>
+    <w:nsid w:val="1496006B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basile-dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-1086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16076162X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1042-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3540301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3215274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corodeanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basile-dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-1086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16076162X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1042-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3540301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3215274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dijoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corodeanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>