--- v1 (2026-03-30)
+++ v2 (2026-05-11)
@@ -66,1012 +66,4862 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Parlement à l'épreuve du temps. Entre urgence politique et exigence délibérative</w:t>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Ridard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cartier, Basile Ridard, Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement à l'épreuve du temps. Entre urgence politique et exigence délibérative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.11-14, 2026, 978-2-38600-138-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moyens de la préservation - rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Derosier,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préservation de la Constitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.15-23, 2026, 978-2-7110-4383-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrypter le temps parlementaire de la procédure législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cartier, Basile Ridard et Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement à l'épreuve du temps. Entre urgence politique et exigence délibérative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.41-55, 2026, 978-2-38600-138-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps parlementaire très contraint de la procédure législative financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Carpentier, Vincent Dussart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit parlementaire financier : état des lieux et pistes d'évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, 2026, 978-2-36170-322-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer pour mieux comprendre la place des finances locales dans les mutations contemporaines de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finances locales et mutations contemporaines de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.53-63, 2025, 978-2-84934-801-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime présidentiel sur le continent américain (dissertation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Reignier, Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit constitutionnel - L1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gualino, pp.75-79, 2025, Annales corrigées et commentées, 9782297283878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du Parlement, droit d’amendement, révision de la Constitution (cas pratique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Reignier, Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit constitutionnel - L1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gualino, pp.154-157, 2025, Annales corrigées et commentées, 9782297283878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention des corps intermédiaires au cours de l’élaboration parlementaire de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cretin Sombardier, Claire Saunier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomie et fonctions des corps intermédiaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.99-111, 2025, Thèmes &amp; commentaires, 9782247239474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de nomination du Monarque espagnol lors des crises politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Barbé, Margaux Bouaziz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chefs d‘État et les crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.149-158, 2024, 9782849348260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation parlementaire : défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot, Marianne Faure-Abbad, Didier Veillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation. Journées d’études Jean Beauchard – Paolo M. Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, pp.87-94, 2024, 9782381940434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le multilinguisme, berceau de la légistique ? La rédaction des textes juridiques dans un contexte multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot, Adrien Lauba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, langage, droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, pp.113-123, 2024, 9782381940458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des institutions fédérales préservées au prix d’un fédéralisme coopératif éprouvé par la pandémie en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Fougerouse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion de la pandémie de Covid par les États. Les institutions à l'épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.211-220, 2023, 9782802772491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlement et contre-pouvoirs en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vintzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Sejari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Kinoshita, M. Sasaki, M. Tadano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions et contre-pouvoir, Représentation, contrôle et ordre constitutionnel du point de vue du droit comparé (統治機構と対抗権力, 代表・統制と憲法秩序をめぐる比較憲法的考察)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nippon Hyoron, pp.141-164, 2023, 9784535526174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des principes de la Déclaration des droits de l’homme et du citoyen dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Pluen, Nathalie Wolff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déclaration des droits de l'homme et du citoyen : 1789-2023. Les lumières à l'épreuve du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.89-103, 2023, Thèmes &amp; commentaires, 9782247196098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Barbé, Bertrand-Léo Combrade, Basile Ridard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures contemporaines du chef de l’État en régime parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.9-11, 2023, 9782802772804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle à géométrie variable des parlements en matière budgétaire : quelle place pour la légitimité démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité en finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.267-288, 2022, 978-2-84934-640-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Parliaments in Europe: Responsiveness and Resilience Facing the Health Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marián Giba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ústavný systém Slovenska počas krízových situácií: Možnosti, limity a riešenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, pp.54-62, 2022, 978-80-571-0548-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Fauré, Sophie Sedillot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en établissement. Regards sur la crise du modèle français des EHPAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp.257-275, 2021, 9791097323080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes parlementaires au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Lemaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les groupes parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.177-197, 2020, Colloques &amp; Essais, 9782370322296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mare &amp; Martin. 2026, 978-2-38600-138-3</w:t>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-04267670v1</w:t>
+              <w:t xml:space="preserve">Emmanuel Cartier, Basile Ridard, Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impact de la crise sanitaire sur le fonctionnement des parlements en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Robert Schuman, pp.6-11, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The German Parliament under the Test of the Pandemic. The Pulsing Heart of “Combative Democracy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cartier, Basile Ridard, Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Impact of the Health Crisis on the Functioning of Parliaments in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Robert Schuman, pp.42-48, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement allemand à l’épreuve de la pandémie. Le cœur battant de la &amp;quot;démocratie combative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cartier, Basile Ridard, Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impact de la crise sanitaire sur le fonctionnement des parlements en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Robert Schuman, pp.15-22, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications de Télérecours dans le travail des juridictions administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand-Léo Combrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1968-2068, la justice administrative en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp.59-79, 2019, 9791097323066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coutume parlementaire, un moyen non normatif pour parer à l’imprévu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imprévu et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.103-119, 2017, 978-2-84934-299-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité parlementaire et l’instant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Cartier, Gilles Toulemonde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement et le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.77-85, 2017, 978-2-37032-132-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-05521094v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement à l'épreuve du temps. Entre urgence politique et exigence délibérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. 2026, 978-2-38600-138-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement à l'épreuve du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2026, 978-2-38600-183-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures contemporaines du chef de l’État en régime parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand-Léo Combrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 350 p., 2023, Études Parlementaires, 978-2-8027-7280-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand-Léo Combrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier-Bruylant, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel : licence 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Abouadaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blandin-Carolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino, un savoir faire de Lextenso, 195 p., 2022, 978-2-297-17599-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement du temps parlementaire dans la procédure législative. Étude comparée : Allemagne, Espagne, France, Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Universitaire Varenne, pp.846, 2018, Thèses, 9782370321886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Barbé</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un statut de l’élu local d’opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049734v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénétullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lerique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de l’éthique publique. 2025, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parliament and Time : European Comparative Approach. National Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2025, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of the Health Crisis on the Functioning of Parliaments in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Lille; Fondation Robert Schuman. 2020, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la crise sanitaire sur le fonctionnement des parlements en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Fondation Robert Schuman. 2020, pp.165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier le Parlement d’un point de vue juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'étude et de culture parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/recp.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Premier ministre, un acteur parlementaire de premier plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.39-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation des élections européennes en Allemagne et en France : la diversité dans l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 678, pp.262-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04567986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un instrument propice au renforcement du contrôle parlementaire du Gouvernement : les investigations sur pièces et sur place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, pp.375-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour un statut des think tanks en France : sortir de l’ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Toulemonde</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de l'éthique publique [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle parlementaire dans la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03267792v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gouvernement, un organe souvent effacé dans les séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.821-836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parliamentary Oversight in the Health Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More Room for European Agencies in the Decision-Making Process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement public du Parlement au Royaume-Uni et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.203-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Citizens’ Initiative, a Sufficient Tool to Bring Europe Closer to its Citizens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egmont Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accord interinstitutionnel &amp;quot;Mieux légiférer&amp;quot; et le processus législatif. Approche comparée droit de l’Union européenne - droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.395-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accord interinstitutionnel &amp;quot;Mieux légiférer&amp;quot; et le processus législatif. Analyse comparée droit de l’Union européenne - droit interne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organes nationaux de lutte contre les discriminations : les Equality bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.541-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organes nationaux de lutte contre les discriminations : les equality bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection constitutionnelle du droit d’accès à internet et le droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau gouvernement de coalition au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JURISdoctoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.181-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de la coalition Merz : un long fleuve pas si tranquille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation d’une grande coalition en Allemagne, car &amp;quot;le monde n’attend pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la nomination du Gouvernement le plus minoritaire de la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.948-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions au Gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.940-943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clôture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.191-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajournement et suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.60-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encadrement du temps parlementaire dans la procédure législative : étude comparée : Allemagne, Espagne, France, Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Ridard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Panthéon-Sorbonne - Paris I, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA01D075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03141070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1218,51 +5068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ridard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toulemonde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04267670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Reignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Abouadaou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blandin-Carolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03267792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03141070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ridard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vintzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fourmont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ndour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sejari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toulemonde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/figures-contemporaines-chef-regime-parlementaire-9782802772804.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04267670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Reignier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Abouadaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blandin-Carolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Granero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;n&#233;tulli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05593372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03267792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/recp.321" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03141070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>