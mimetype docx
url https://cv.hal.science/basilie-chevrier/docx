--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -739,489 +739,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976798v1</w:t>
+                <w:t xml:space="preserve">hal-04606257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium : CONDUITES À RISQUE : Un ado sous influence ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE -PSYCHOLOGIE DU DÉVELOPPEMENT ET DE L’ÉDUCATION : ENJEUX ACTUELS ET DÉFIS POUR LE XXIème SIÈCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (Suisse), France</w:t>
+              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470432v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aidant en sciences humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation d’un inventaire de prise de risque chez les adolescents et jeunes adultes (AYARTI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CRISIS : Être étudiant et aidant : quels enjeux à l’université ? Qu’est-ce qu’un aidant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Feb 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque International PIAGET-RIPSYDEVE 2023 : Psychologie du Développement et de l’Éducation : Enjeux actuels et défis pour le XXIième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Jun 2023, Genève, Suisse. pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489801v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’un inventaire de prise de risque chez les adolescents et jeunes adultes (AYARTI)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium : CONDUITES À RISQUE : Un ado sous influence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International PIAGET-RIPSYDEVE 2023 : Psychologie du Développement et de l’Éducation : Enjeux actuels et défis pour le XXIième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève; Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Jun 2023, Genève, Suisse. pp.51-52</w:t>
+              <w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE -PSYCHOLOGIE DU DÉVELOPPEMENT ET DE L’ÉDUCATION : ENJEUX ACTUELS ET DÉFIS POUR LE XXIème SIÈCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489770v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’aidant en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Séminaire CRISIS : Être étudiant et aidant : quels enjeux à l’université ? Qu’est-ce qu’un aidant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Feb 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606257v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
               </w:r>
@@ -3122,602 +3122,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053227v1</w:t>
+                <w:t xml:space="preserve">hal-05309872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309872v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ajustement psychologique en première année universitaire: Identification de profils longitudinaux en lien avec la satisfaction et la frustration des besoins psychologiques de base.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706235v1</w:t>
+                <w:t xml:space="preserve">hal-03599484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the family home to start university: How is home-leaving related to family environment and attachment?</w:t>
+                <w:t xml:space="preserve">The psychometric qualities of a short version of the multidimensional overprotective parenting scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Soenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Skhirtladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn van Petegem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03184-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2022.2079630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674574v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3736,427 +3736,427 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Pasqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement psychologique en première année universitaire: Identification de profils longitudinaux en lien avec la satisfaction et la frustration des besoins psychologiques de base.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (13), pp.7892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599484v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psychometric qualities of a short version of the multidimensional overprotective parenting scale</w:t>
+                <w:t xml:space="preserve">Leaving the family home to start university: How is home-leaving related to family environment and attachment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stijn van Petegem</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17405629.2022.2079630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03184-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682158v1</w:t>
+                <w:t xml:space="preserve">hal-03674574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between academic motivation and basic psychological needs within the freshman year context: a longitudinal person-oriented approach</w:t>
               </w:r>
@@ -4227,291 +4227,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599506v1</w:t>
+                <w:t xml:space="preserve">hal-03835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Hanras</w:t>
+                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Mathieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saul Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835122v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
               </w:r>
@@ -4595,196 +4595,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche longitudinale de l’ajustement psychosocial des étudiants primo-entrants en contexte universitaire : une question de transition vers l'âge adulte</w:t>
+                <w:t xml:space="preserve">Basic Psychological Need Satisfaction and Frustration Scale (BPNSFS) : validation de l’adaptation française auprès d’étudiants de première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (571), pp.55-59. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.289-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599466v1</w:t>
+                <w:t xml:space="preserve">hal-03599470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Psychological Need Satisfaction and Frustration Scale (BPNSFS) : validation de l’adaptation française auprès d’étudiants de première année</w:t>
+                <w:t xml:space="preserve">Approche longitudinale de l’ajustement psychosocial des étudiants primo-entrants en contexte universitaire : une question de transition vers l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.289-301. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (571), pp.55-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599470v1</w:t>
+                <w:t xml:space="preserve">hal-03599466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does College Entrance Selection Influence Academic Motivation? A Comparative Study</w:t>
               </w:r>
@@ -5952,51 +5952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94D5627C"/>
+    <w:nsid w:val="BA52AFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6183,51 +6183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basilie-chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5263-2283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Pouzol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moncel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Soenens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Skhirtladze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Petegem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pichot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2025.2603219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03184-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2022.2079630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00569-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/csd.2021.0068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Carrizales" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100527" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-018-0821-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/fam0000050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0285" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02468829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basilie-chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5263-2283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Pouzol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moncel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Soenens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Skhirtladze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Petegem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pichot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2025.2603219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000291" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2022.2079630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03184-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00569-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/csd.2021.0068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Carrizales" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100527" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-018-0821-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/fam0000050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0285" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02468829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>