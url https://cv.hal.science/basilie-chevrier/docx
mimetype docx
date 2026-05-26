--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -739,260 +739,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’aidant en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Séminaire CRISIS : Être étudiant et aidant : quels enjeux à l’université ? Qu’est-ce qu’un aidant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Feb 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606257v1</w:t>
+                <w:t xml:space="preserve">hal-04489801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Symposium : CONDUITES À RISQUE : Un ado sous influence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE -PSYCHOLOGIE DU DÉVELOPPEMENT ET DE L’ÉDUCATION : ENJEUX ACTUELS ET DÉFIS POUR LE XXIème SIÈCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976798v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’un inventaire de prise de risque chez les adolescents et jeunes adultes (AYARTI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1020,208 +968,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International PIAGET-RIPSYDEVE 2023 : Psychologie du Développement et de l’Éducation : Enjeux actuels et défis pour le XXIième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève; Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Jun 2023, Genève, Suisse. pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium : CONDUITES À RISQUE : Un ado sous influence ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE -PSYCHOLOGIE DU DÉVELOPPEMENT ET DE L’ÉDUCATION : ENJEUX ACTUELS ET DÉFIS POUR LE XXIème SIÈCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (Suisse), France</w:t>
+              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470432v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aidant en sciences humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CRISIS : Être étudiant et aidant : quels enjeux à l’université ? Qu’est-ce qu’un aidant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Feb 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489801v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2754,2369 +2754,2135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+                <w:t xml:space="preserve">Heterogeneous experiences of people with bipolar disorder during euthymia: Profiles of global remission and personal recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Hanras</w:t>
+                <w:t xml:space="preserve">Caroline Munuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (2), pp.513-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjc.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311605v1</w:t>
+                <w:t xml:space="preserve">hal-05471395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous experiences of people with bipolar disorder during euthymia: Profiles of global remission and personal recovery</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjc.12519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471395v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Pasqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309872v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
+                <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053227v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement psychologique en première année universitaire: Identification de profils longitudinaux en lien avec la satisfaction et la frustration des besoins psychologiques de base.</w:t>
+                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+              <w:t xml:space="preserve">Children &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000291⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599484v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psychometric qualities of a short version of the multidimensional overprotective parenting scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stijn van Petegem</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17405629.2022.2079630⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (13), pp.7892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682158v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
+                <w:t xml:space="preserve">Leaving the family home to start university: How is home-leaving related to family environment and attachment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03184-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826257v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
+                <w:t xml:space="preserve">Ajustement psychologique en première année universitaire: Identification de profils longitudinaux en lien avec la satisfaction et la frustration des besoins psychologiques de base.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children &amp; Society</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697584v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
+                <w:t xml:space="preserve">The psychometric qualities of a short version of the multidimensional overprotective parenting scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Soenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Skhirtladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn van Petegem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2022.2079630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859177v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relationship between academic motivation and basic psychological needs within the freshman year context: a longitudinal person-oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-021-00569-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706235v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the family home to start university: How is home-leaving related to family environment and attachment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03184-x⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674574v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between academic motivation and basic psychological needs within the freshman year context: a longitudinal person-oriented approach</w:t>
+                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-021-00569-7⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599492v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19138104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835122v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
+                <w:t xml:space="preserve">Approche longitudinale de l’ajustement psychosocial des étudiants primo-entrants en contexte universitaire : une question de transition vers l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (571), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599506v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
+                <w:t xml:space="preserve">Basic Psychological Need Satisfaction and Frustration Scale (BPNSFS) : validation de l’adaptation française auprès d’étudiants de première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19138104⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.289-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713865v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Psychological Need Satisfaction and Frustration Scale (BPNSFS) : validation de l’adaptation française auprès d’étudiants de première année</w:t>
+                <w:t xml:space="preserve">How Does College Entrance Selection Influence Academic Motivation? A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of College Student Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (6), pp.725-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/csd.2021.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599470v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche longitudinale de l’ajustement psychosocial des étudiants primo-entrants en contexte universitaire : une question de transition vers l'âge adulte</w:t>
+                <w:t xml:space="preserve">Emerging adult self-perception and link with adjustment to academic context among Female College Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Carrizales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0055⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (5), pp.100527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599466v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does College Entrance Selection Influence Academic Motivation? A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How is Civic Engagement Related to Personal Identity and Social Identity in Late Adolescents and Emerging Adults? A Person-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (6), pp.725-730. </w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...222 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Carrizales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (4), pp.731-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10964-018-0821-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5126,51 +4892,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus scolaire anxieux et état de santé des parents : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Villetorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5189,200 +4955,200 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France. 29, pp.162 - 170, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/fam0000050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications scan de produits alimentaires : profil des utilisatrices et pattern d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting university in French context: Role of family environment, attachment, self-determination, and home leaving in emerging adults’ psychosocial adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5398,146 +5164,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Emerging Adulthood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging-adults' adjustment to university: Role of attachment and family functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyda Lannegrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5547,91 +5313,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée dans l’âge adulte : comment les parents accompagnent leurs enfants vers l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5641,133 +5407,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 16. L’engagement civique à l’adolescence et à l’entrée de l’âge adulte : une pluralité des formes d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.285-300, 2020, Pédagogies en développement, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.rouye.2020.01.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5777,114 +5543,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche longitudinale de l'ajustement psychosocial des étudiants primo-entrants en contexte universitaire : une question de transition vers l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019BORD0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02468829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5952,51 +5718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA52AFC1"/>
+    <w:nsid w:val="C9715EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6183,51 +5949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basilie-chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5263-2283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Pouzol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moncel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Soenens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Skhirtladze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Petegem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pichot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2025.2603219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000291" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2022.2079630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03184-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00569-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/csd.2021.0068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Carrizales" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100527" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-018-0821-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/fam0000050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0285" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02468829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/basilie-chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5263-2283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416260v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Pouzol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moncel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Soenens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Zimmermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Skhirtladze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Petegem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pichot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carvallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2025.2603219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Munuera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12519" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03184-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000291" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2022.2079630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00569-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/csd.2021.0068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Carrizales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100527" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-018-0821-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/fam0000050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouye.2020.01.0285" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02468829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0233" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>