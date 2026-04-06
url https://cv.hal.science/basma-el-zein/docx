--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -187,452 +187,452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ZnO-Based Nanostructures: Synthesis, Characterization and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Temperature on the Growth of Vertically Aligned ZnO Nanowires in Wet Oxygen Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Elzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+                <w:t xml:space="preserve">Numan Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyin Jing</w:t>
+                <w:t xml:space="preserve">Ahmad Barham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma El Zein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Elrashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Al Khatab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst13020338⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13060876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036469v1</w:t>
+                <w:t xml:space="preserve">hal-04463375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing Ecogreen Materials and Nanotechnology for Revolutionary Solar Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Elzein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanosciences: Current Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37421/2572-0813.2023.8.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature on the Growth of Vertically Aligned ZnO Nanowires in Wet Oxygen Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel ZnO-Based Nanostructures: Synthesis, Characterization and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Barham</w:t>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Elrashidi</w:t>
+                <w:t xml:space="preserve">Guangyin Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Al Khatab</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basma El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (6), pp.876. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst13060876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst13020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463375v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Temperature on the Growth of Vertically Aligned ZnO Nanowires in Wet Oxygen Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Elzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numan Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Barham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Al Khatab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (6), pp.876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst13060876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108867v1</w:t>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive ultra-thin optical CO2 gas sensors using nanowall honeycomb structure and plasmonic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Traversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -799,51 +799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Elzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -871,347 +871,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Mechanism of Zinc Oxide Nanowires Bending and Bundling Induced by Electron Beam under Scanning Electron Microscope Using Numerical and Simulation Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In Situ Growth of PbS Nanoparticles without Organic Linker on ZnO Nanostructures via Successive Ionic Layer Adsorption and Reaction (SILAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutalifu Abulikemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Barham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Al-Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alkhatab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15155358⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12101486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752250v1</w:t>
+                <w:t xml:space="preserve">hal-03811473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Growth of PbS Nanoparticles without Organic Linker on ZnO Nanostructures via Successive Ionic Layer Adsorption and Reaction (SILAR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Mechanism of Zinc Oxide Nanowires Bending and Bundling Induced by Electron Beam under Scanning Electron Microscope Using Numerical and Simulation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma El Zein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alia Al-Kilani</w:t>
+                <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Alkhatab</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1486. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings12101486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15155358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811473v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the growth of self-catalyzed ZnO nanowires perpendicular to the surface of silicon and glass substrates, by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingbang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad S. Barham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan E. Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Harvesting Improvement of a-Si:H Solar Cell Through Nano-Grating Structure and Plasmonic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Emara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,77 +1375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of microelectrode ensembles on thin-film single electrodes: The degradation of electropolymerized benzene-1,3-diol films in caustic solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Barham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alkhatab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Jaradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,90 +1509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of self-forming ZnO nanowall network with honeycomb structure by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 292, pp.598-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Sufficient Energy Harvesting in Robots using Nanotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robotics &amp; Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 02 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small is the next big thing: thermal phenomenon on the nanoscale electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1839,51 +1839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paths to a Culture of Tolerance and Peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al Jarwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,64 +1923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nano-structures for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAP Lambert Academic Publishing, 296 p., 2013, 978-3-659-44003-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,77 +2030,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometer sized structures grown by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Yingbang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulfrad Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,51 +2176,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide hierarchical nanostructures as photo anodes for PbS quantum dots sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zunic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Al Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2329,64 +2329,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PbS quantum dots and ZnO nanowires for 3rd generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2424,64 +2424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanowires and PbS quantum dots for third-generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutalifu Abulikemu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkki Alarousu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,51 +2549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ growth of PbS nanoparticles on ZnO nanowires and nanowalls for 3rd generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abulekimu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sougrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium D - Advanced inorganic materials and structures for photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
@@ -2674,90 +2674,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanowall network with honeycomb like structure, as textured seed layer to initiate the growth of vertically oriented nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium F - Nanomaterials for energy conversion and storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2782,90 +2782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of vertically oriented ZnO nanowires grown on c-axis ZnO seed layer by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2901,273 +2901,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowires for photovoltaic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Growth of zinc oxide nanorods in water vapor environment and its promising role in solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Habib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">I. Gereige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulfrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gokarna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Materials for Advanced Technologies, ICMAT 2011, Symposium O : Photovoltaic Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807222v1</w:t>
+                <w:t xml:space="preserve">hal-00800057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of zinc oxide nanorods in water vapor environment and its promising role in solar cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ZnO nanowires for photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gereige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Boulfrad</w:t>
+                <w:t xml:space="preserve">S. Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gokarna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">6th International Conference on Materials for Advanced Technologies, ICMAT 2011, Symposium O : Photovoltaic Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800057v1</w:t>
+                <w:t xml:space="preserve">hal-00807222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered indium tin oxide thin films deposited on glass substrate for photovoltaic application</w:t>
               </w:r>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadjersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gokarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst : platinum replaces gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3392,51 +3392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of zinc oxide (ZnO) nanostructures for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3623,51 +3623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Elzein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2572-0813.2023.8.202" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numan Salah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Barham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elrashidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Khatab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Traversa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.909950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Emara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Yousef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalifu Abulikemu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Al-Kilani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alkhatab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbang Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S. Barham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan E. Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13194427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2019.2536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Akhtar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jaradat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Kennedy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/mex.2018.1446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulfrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Jabbour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP6DKL6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9695.1000113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNM.2009.028128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Jarwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770222075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yingbang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfrad Samir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbour Ghassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zunic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Alarousu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar F. Mohammed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abulekimu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gereige" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadjersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Elzein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numan Salah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Barham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elrashidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Khatab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2572-0813.2023.8.202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Traversa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.909950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Emara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Yousef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalifu Abulikemu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Al-Kilani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alkhatab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101486" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155358" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbang Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S. Barham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan E. Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13194427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2019.2536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Akhtar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jaradat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Kennedy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/mex.2018.1446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulfrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Jabbour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP6DKL6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9695.1000113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNM.2009.028128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Jarwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770222075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yingbang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfrad Samir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbour Ghassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zunic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Alarousu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar F. Mohammed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abulekimu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gereige" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadjersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>