--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -187,239 +187,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature on the Growth of Vertically Aligned ZnO Nanowires in Wet Oxygen Environment</w:t>
+                <w:t xml:space="preserve">Harnessing Ecogreen Materials and Nanotechnology for Revolutionary Solar Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Elzein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst13060876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanosciences: Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37421/2572-0813.2023.8.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463375v1</w:t>
+                <w:t xml:space="preserve">hal-04711419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Ecogreen Materials and Nanotechnology for Revolutionary Solar Energy</w:t>
+                <w:t xml:space="preserve">Influence of Temperature on the Growth of Vertically Aligned ZnO Nanowires in Wet Oxygen Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Elzein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numan Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Barham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Elrashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Al Khatab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanosciences: Current Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37421/2572-0813.2023.8.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst13060876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711419v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ZnO-Based Nanostructures: Synthesis, Characterization and Applications</w:t>
               </w:r>
@@ -522,117 +522,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Temperature on the Growth of Vertically Aligned ZnO Nanowires in Wet Oxygen Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Elzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numan Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Barham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Al Khatab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (6), pp.876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst13060876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108867v1</w:t>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive ultra-thin optical CO2 gas sensors using nanowall honeycomb structure and plasmonic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Traversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -799,51 +799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Elzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -871,278 +871,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Growth of PbS Nanoparticles without Organic Linker on ZnO Nanostructures via Successive Ionic Layer Adsorption and Reaction (SILAR)</w:t>
+                <w:t xml:space="preserve">Analyzing the Mechanism of Zinc Oxide Nanowires Bending and Bundling Induced by Electron Beam under Scanning Electron Microscope Using Numerical and Simulation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Elrashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutalifu Abulikemu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12101486⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15155358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811473v1</w:t>
+                <w:t xml:space="preserve">hal-03752250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Mechanism of Zinc Oxide Nanowires Bending and Bundling Induced by Electron Beam under Scanning Electron Microscope Using Numerical and Simulation Analysis</w:t>
+                <w:t xml:space="preserve">In Situ Growth of PbS Nanoparticles without Organic Linker on ZnO Nanostructures via Successive Ionic Layer Adsorption and Reaction (SILAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Elrashidi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutalifu Abulikemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Barham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Al-Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Alkhatab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (15), pp.5358. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15155358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings12101486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752250v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the growth of self-catalyzed ZnO nanowires perpendicular to the surface of silicon and glass substrates, by pulsed laser deposition</w:t>
               </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingbang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad S. Barham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan E. Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Harvesting Improvement of a-Si:H Solar Cell Through Nano-Grating Structure and Plasmonic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Elrashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Emara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,77 +1375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of microelectrode ensembles on thin-film single electrodes: The degradation of electropolymerized benzene-1,3-diol films in caustic solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Barham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alkhatab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Jaradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 292, pp.598-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1778,387 +1778,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNM.2009.028128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanometer sized structures grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Yingbang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulfrad Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabbour Ghassan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US11004990 (B2) 2021-05-11. flagship_materials. 2021, N° de priorité : US201261719666P 20121029 - N° de demande : US201314439655 20131029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paths to a Culture of Tolerance and Peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al Jarwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">River Publisher, 1, pp.1-354, 2021, 9788770222082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13052/rp-9788770222075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nano-structures for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAP Lambert Academic Publishing, 296 p., 2013, 978-3-659-44003-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881288v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03999912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Al Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,480 +2323,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PbS quantum dots and ZnO nanowires for 3rd generation solar cells</w:t>
+                <w:t xml:space="preserve">ZnO nanowires and PbS quantum dots for third-generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutalifu Abulikemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkki Alarousu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar F. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Traversa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium Y - Advanced materials and characterization techniques for solar cells II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West, OPTO 2014, Conference 8987 - Oxide-based Materials and Devices V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964524v1</w:t>
+                <w:t xml:space="preserve">hal-00964359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowires and PbS quantum dots for third-generation solar cells</w:t>
+                <w:t xml:space="preserve">PbS quantum dots and ZnO nanowires for 3rd generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutalifu Abulikemu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar F. Mohammed</w:t>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Traversa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West, OPTO 2014, Conference 8987 - Oxide-based Materials and Devices V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium Y - Advanced materials and characterization techniques for solar cells II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964359v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ growth of PbS nanoparticles on ZnO nanowires and nanowalls for 3rd generation solar cells</w:t>
+                <w:t xml:space="preserve">Zinc oxide nanowall network with honeycomb like structure, as textured seed layer to initiate the growth of vertically oriented nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium D - Advanced inorganic materials and structures for photovoltaics</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium F - Nanomaterials for energy conversion and storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819704v1</w:t>
+                <w:t xml:space="preserve">hal-00819703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanowall network with honeycomb like structure, as textured seed layer to initiate the growth of vertically oriented nanowires</w:t>
+                <w:t xml:space="preserve">In-situ growth of PbS nanoparticles on ZnO nanowires and nanowalls for 3rd generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abulekimu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sougrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium F - Nanomaterials for energy conversion and storage</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium D - Advanced inorganic materials and structures for photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819703v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of vertically oriented ZnO nanowires grown on c-axis ZnO seed layer by pulsed laser deposition</w:t>
               </w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulfrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gokarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
@@ -3058,51 +3058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadjersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gokarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Elzein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numan Salah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Barham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elrashidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Khatab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2572-0813.2023.8.202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Traversa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.909950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Emara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Yousef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalifu Abulikemu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Al-Kilani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alkhatab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101486" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155358" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbang Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S. Barham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan E. Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13194427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2019.2536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Akhtar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jaradat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Kennedy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/mex.2018.1446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulfrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Jabbour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP6DKL6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9695.1000113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNM.2009.028128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Jarwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770222075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yingbang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfrad Samir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbour Ghassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zunic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Alarousu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar F. Mohammed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abulekimu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gereige" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadjersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Elzein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2572-0813.2023.8.202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numan Salah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Barham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elrashidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Khatab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060876" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Traversa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.909950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Emara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Yousef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalifu Abulikemu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Al-Kilani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alkhatab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbang Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S. Barham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan E. Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13194427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2019.2536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Akhtar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jaradat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Kennedy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/mex.2018.1446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulfrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Jabbour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP6DKL6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9695.1000113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNM.2009.028128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yingbang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfrad Samir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbour Ghassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Jarwan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770222075" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zunic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Alarousu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar F. Mohammed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abulekimu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gereige" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadjersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>