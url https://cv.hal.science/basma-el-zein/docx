--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1799,366 +1799,366 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paths to a Culture of Tolerance and Peace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al Jarwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">River Publisher, 1, pp.1-354, 2021, 9788770222082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/rp-9788770222075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinc oxide nano-structures for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAP Lambert Academic Publishing, 296 p., 2013, 978-3-659-44003-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometer sized structures grown by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Yingbang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulfrad Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabbour Ghassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US11004990 (B2) 2021-05-11. flagship_materials. 2021, N° de priorité : US201261719666P 20121029 - N° de demande : US201314439655 20131029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999912v1</w:t>
-              </w:r>
-[...189 lines deleted...]
-                <w:t xml:space="preserve">hal-00881288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3623,51 +3623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Elzein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2572-0813.2023.8.202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numan Salah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Barham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elrashidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Khatab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060876" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Traversa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.909950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Emara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Yousef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalifu Abulikemu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Al-Kilani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alkhatab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbang Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S. Barham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan E. Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13194427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2019.2536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Akhtar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jaradat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Kennedy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/mex.2018.1446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulfrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Jabbour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP6DKL6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9695.1000113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNM.2009.028128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yingbang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfrad Samir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbour Ghassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Jarwan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770222075" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zunic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Alarousu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar F. Mohammed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abulekimu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gereige" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadjersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Elzein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/2572-0813.2023.8.202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numan Salah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Barham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elrashidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Khatab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060876" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Traversa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.909950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Emara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Yousef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101334" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutalifu Abulikemu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Al-Kilani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alkhatab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12101486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbang Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S. Barham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan E. Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13194427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2019.2536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Akhtar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jaradat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Kennedy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/mex.2018.1446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulfrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Jabbour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP6DKL6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9695.1000113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNM.2009.028128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al Jarwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770222075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yingbang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfrad Samir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbour Ghassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zunic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Al Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Alarousu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar F. Mohammed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abulekimu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sougrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gereige" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadjersi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>