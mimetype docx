--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -2123,51 +2123,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
+                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2185,106 +2185,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024691v1</w:t>
+                <w:t xml:space="preserve">hal-02333916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
+                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2302,82 +2302,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333916v1</w:t>
+                <w:t xml:space="preserve">hal-02024691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement en-ligne pour l’apprentissage conjoint de l’analyseur sémantique et du gestionnaire de dialogue d’un système d’interaction vocale</w:t>
               </w:r>
@@ -2465,265 +2465,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et évaluation de mécanismes de productions humoristiques dans un agent conversationnel virtuel</w:t>
+                <w:t xml:space="preserve">Évaluation de l'adaptation par renforcement d'un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interactions (WACAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.347-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021367v1</w:t>
+                <w:t xml:space="preserve">hal-02021596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'adaptation par renforcement d'un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
+                <w:t xml:space="preserve">Intégration et évaluation de mécanismes de productions humoristiques dans un agent conversationnel virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interactions (WACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, île de Porquerolles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021596v1</w:t>
+                <w:t xml:space="preserve">hal-02021367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation and Optimisation of Humor Trait Generation in a Vocal Dialogue System</w:t>
               </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3481,217 +3481,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
+                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042298v1</w:t>
+                <w:t xml:space="preserve">hal-02039937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
+                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02039937v1</w:t>
+                <w:t xml:space="preserve">hal-02042298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension automatique de la parole sans données de référence</w:t>
               </w:r>
@@ -4081,372 +4081,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portability of semantic annotations for fast development of dialogue corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">Interspeech 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+                <w:t xml:space="preserve">hal-00954198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683433v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portability of semantic annotations for fast development of dialogue corpora</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954198v1</w:t>
+                <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Stochastic Understanding and Machine Translation Systems for Language Portability of Dialogue Systems</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EF71ADB"/>
+    <w:nsid w:val="60066BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5191,51 +5191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BB9F5A4"/>
+    <w:nsid w:val="8CF0B9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5339,51 +5339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64DE211E"/>
+    <w:nsid w:val="294E503F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5487,51 +5487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61B18695"/>
+    <w:nsid w:val="AC5BDD71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5635,51 +5635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7E5C03E1"/>
+    <w:nsid w:val="D820A85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5878,51 +5878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818970v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818970v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>