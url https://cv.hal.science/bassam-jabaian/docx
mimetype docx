--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1631,359 +1631,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Analysis of the Use of Speech and Language Models Pretrained by Self-Supersivion for Spoken Language Understanding</w:t>
+                <w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2949‑2956</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1595‑1602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706925v1</w:t>
+                <w:t xml:space="preserve">hal-03706938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spoken Language Understanding MEDIA Benchmark Dataset in the Era of Deep Learning: data updates, training and evaluation tools</w:t>
+                <w:t xml:space="preserve">Impact Analysis of the Use of Speech and Language Models Pretrained by Self-Supersivion for Spoken Language Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1595‑1602</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2949‑2956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706938v1</w:t>
+                <w:t xml:space="preserve">hal-03706925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le benchmark MEDIA revisité : données, outils et évaluation dans un contexte d'apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Laperrière</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. pp.481-490, </w:t>
@@ -2123,51 +2123,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
+                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2185,106 +2185,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333916v1</w:t>
+                <w:t xml:space="preserve">hal-02024691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
+                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2302,82 +2302,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024691v1</w:t>
+                <w:t xml:space="preserve">hal-02333916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement en-ligne pour l’apprentissage conjoint de l’analyseur sémantique et du gestionnaire de dialogue d’un système d’interaction vocale</w:t>
               </w:r>
@@ -2811,265 +2811,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and evaluation of social competences such as humor in an artificial interactive agent</w:t>
+                <w:t xml:space="preserve">Apprentissage en ligne interactif d’un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st ACM SIGCHI International Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807782v1</w:t>
+                <w:t xml:space="preserve">hal-02021590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage en ligne interactif d’un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
+                <w:t xml:space="preserve">Integration and evaluation of social competences such as humor in an artificial interactive agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 1st ACM SIGCHI International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.41-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139491.3139495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021590v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online adaptation of an attention-based neural network for natural language generation</w:t>
               </w:r>
@@ -3157,243 +3157,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVERSARIAL BANDIT FOR ONLINE INTERACTIVE ACTIVE LEARNING OF ZERO-SHOT SPOKEN LANGUAGE UNDERSTANDING</w:t>
+                <w:t xml:space="preserve">Optimiser l'adaptation en ligne d'un module de compréhension de la parole avec un algorithme de bandit contre un adversaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, shanghai, China</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02041621v1</w:t>
+                <w:t xml:space="preserve">hal-02063583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'adaptation en ligne d'un module de compréhension de la parole avec un algorithme de bandit contre un adversaire</w:t>
+                <w:t xml:space="preserve">ADVERSARIAL BANDIT FOR ONLINE INTERACTIVE ACTIVE LEARNING OF ZERO-SHOT SPOKEN LANGUAGE UNDERSTANDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063583v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02041621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Corpus Extension for Data-Driven Natural Language Generation</w:t>
               </w:r>
@@ -3481,217 +3481,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
+                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02039937v1</w:t>
+                <w:t xml:space="preserve">hal-02042298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
+                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042298v1</w:t>
+                <w:t xml:space="preserve">hal-02039937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension automatique de la parole sans données de référence</w:t>
               </w:r>
@@ -4176,51 +4176,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
@@ -4255,97 +4255,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+                <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
@@ -4380,73 +4380,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683433v1</w:t>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Stochastic Understanding and Machine Translation Systems for Language Portability of Dialogue Systems</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60066BDA"/>
+    <w:nsid w:val="A2E54E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5191,51 +5191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8CF0B9FE"/>
+    <w:nsid w:val="114FD408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5339,51 +5339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="294E503F"/>
+    <w:nsid w:val="BA7CCDBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5487,51 +5487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC5BDD71"/>
+    <w:nsid w:val="28DCD2E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5635,51 +5635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D820A85E"/>
+    <w:nsid w:val="E8FA1F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5878,51 +5878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818970v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-51" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818970v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>