--- v0 (2026-03-09)
+++ v1 (2026-05-23)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0372-6101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bRFnCpEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAS-9325-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,796 +194,796 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Eddaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jarboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Singapore, 2023, Computational Intelligence Methods and Applications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-3888-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations Research and Simulation in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jarboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing; Springer International Publishing, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence and Data Mining in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45240-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Transportation and New Advances in Vehicle Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jarboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45312-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Optimization in Green Logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45308-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for Production Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jarboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE/Wiley, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques pour l'ordonnancement monocritère des ateliers de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes-Lavoisier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques pour l'ordonnancement multicritère et les problèmes de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes-Lavoisier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -972,1319 +993,1319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skewed general variable neighborhood search for the location routing scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nenad Mladenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61, pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rebai, A GRASP based on DE to solve single machine scheduling problem with SDST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A GRASP based on DE to solve single machine scheduling problem with SDST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. . Siarry</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (1), pp.411-435</w:t>
+              <w:t xml:space="preserve">, 2012, 51, pp.411-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679162v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASP based on DE to solve single machine scheduling problem with SDST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A. Rebai, A GRASP based on DE to solve single machine scheduling problem with SDST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Rebai</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51, pp.411-435</w:t>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.411-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916184v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differential evolution algorithm to solve redundancy allocation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Trans. In Operational Research Wiley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (6), pp.809-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy logic control using a differential evolution algorithm aimed at modelling the financial market dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 181 (1), pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid genetic algorithm for solving no‐wait flowshop scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. J. of Advanced Manufacturing Technology, Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (9), pp.1129-1143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid genetic algorithm for solving no-wait flowshop scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54, pp.1129-1143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid meta-heuristics for minimizing the total weighted completion time on uniform parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makram Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taicir Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, pp.543-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation of distribution algorithm for minimizing the total flowtime in permutation flowshop scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (9), pp.2638-2646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential evolution for solving multi‐mode resource‐constrained project scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (9), pp.2653-2659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial particle swarm optimisation for solving permutation flowshop problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (3), pp.526-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial particle swarm optimization for solving multi‐mode resource‐constrained project scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 195 (1), pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2294,262 +2315,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach combining column generation and variable neighborhood search for the location and routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nenad Mladenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Greedy Randomized Adaptive Search Procedure based on Differential Evolution algorithm for solving no-wait flowshop scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc Of the IEEE International Conference on Advanced Logistics and Transport, ICALT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sousse, Tunisia. pp.327-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2559,853 +2580,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme éstimation de distribution pour la résolution d'un problème d'ordonnancement de type flowshop avec des temps de réglage dépendant de la séquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouabda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jarboui and P. Siarry and J. Teghem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaheuristiques pour l'ordonnancement monocritère des ateliers de production, traité RTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes-Lavoisier, pp.27-44, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid GRASP-Differential Evolution algorithm for solving flow shop scheduling problems with no-wait constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jarboui and P. Siarry and J. Teghem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics for Production Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.45-67, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme GRASP hybridé avec un algorithme d’évolution différentielle pour la résolution des problèmes d’ordonnancement de type flowshop avec contraintes no-wait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jarboui and P. Siarry and J. Teghem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaheuristiques pour l’ordonnancement monocritère des ateliers de production, traité RTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes-Lavoisier, pp.75-98, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Estimation of Distribution Algorithm for solving flow shop scheduling problems with sequence-dependent family setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouabda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jarboui and P. Siarry and J. Teghem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics for Production Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.1-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization for solving NLP and MINLP in chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. P. Rangaiah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Global Optimization: Techniques and Applications in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Press, pp.271-300, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation of distribution algorithm for flowshop scheduling with limited buffers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Chiong and S. Dhakal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, series "Studies in Computational Intelligence" SCI 250, pp.89-110, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation of distribution algorithm for minimizing the makespan in blocking flowshop scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computational Intelligence Uday K. Chakraborty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence in Flow Shop and Job Shop Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, series "Studies in Computational Intelligence" SCI 230, pp.151-167, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3473,51 +3494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D5FA162"/>
+    <w:nsid w:val="2508F828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3704,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bassem-jarboui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-6101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAS-9325-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450315v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Eddaly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jarboui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3888-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-45240-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45240-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Derbel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-45312-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45312-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45308-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarboui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teghem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Macedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.03.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S29H9G4M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akrout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabchoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddaly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Zaidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBSLZW4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loukil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Ramos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reba&#239;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouabda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Derbel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bassem-jarboui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-6101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bRFnCpEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAS-9325-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Eddaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jarboui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3888-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-45240-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45240-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Derbel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-45312-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45312-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04450322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45308-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarboui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teghem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Macedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Mladenovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.03.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S29H9G4M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akrout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabchoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachicha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Zaidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBSLZW4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Damak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loukil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reba&#239;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouabda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Derbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>