--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -2137,436 +2137,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamoine, Le Pouvoir local en Gaule romaine, L'Antiquité Classique, 2011, 80, p. 510-511</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassir Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Günther Schörner, Darja Šterbenc Erker éd., Medien religiöser Kommunikation im Imperium Romanum, L'Antiquité Classique, 2011, 80, p. 378-380</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassir Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horus-fils-d’Isis. La jeunesse d’un dieu, Dialogues d'Histoire Ancienne, 36-2, 2010, p. 251-254</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassir Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les seuiri augustales dans les Germanies : nouvelle étude des inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassir Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KLIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92, pp.94-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Horus-fils-d’Isis. La jeunesse d’un dieu, Dialogues d'Histoire Ancienne, 36-2, 2010, p. 251-254</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la fonction régénératrice de la démone ailée : l’imaginaire religieux de la Fresque de la villa des Mystères. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassir Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2009, 35 / 1, p.81-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoarda Barra-Salzédo, En soufflant la grâce. Ames, souffles et humeurs en Grèce ancienne, Dialogues d'Histoire ancienne, 2009, 35-1, p. 222-224</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassir Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.222-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483423v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03530950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chrétiens face au paganisme : la construction discursive d'une identité</w:t>
               </w:r>
@@ -2859,51 +2859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassir Amiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassir Amiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>