--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1098,152 +1098,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01330666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
+                <w:t xml:space="preserve">Dans les sous-sols de l'Etat. Saisir l'état au travers des archives judiciaires : les trajectoires d’une population de mineurs délinquants passée par le tribunal pour enfants de Sinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
+                <w:t xml:space="preserve">Gauthier Fradois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">ST02 « Saisir l’État à travers ses écrits ordinaires. Enjeux, méthodes, objets »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l'association française de Science politique, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330669v1</w:t>
+                <w:t xml:space="preserve">halshs-01330673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les sous-sols d'un tribunal. Saisir l'État à travers ses archives judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Fradois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1267,281 +1280,268 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domination légale-rationnelle et construction de l’ordre social.</w:t>
+                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT "normes, déviances et réactions sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945984v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sartre et le R.D.R. : inventer une position politique</w:t>
+                <w:t xml:space="preserve">Domination légale-rationnelle et construction de l’ordre social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situations de Sartre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Sophiapol, May 2011, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT "normes, déviances et réactions sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330671v1</w:t>
+                <w:t xml:space="preserve">hal-02945984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les sous-sols de l'Etat. Saisir l'état au travers des archives judiciaires : les trajectoires d’une population de mineurs délinquants passée par le tribunal pour enfants de Sinville</w:t>
+                <w:t xml:space="preserve">Sartre et le R.D.R. : inventer une position politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Fradois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST02 « Saisir l’État à travers ses écrits ordinaires. Enjeux, méthodes, objets »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de l'association française de Science politique, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Situations de Sartre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Sophiapol, May 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330673v1</w:t>
+                <w:t xml:space="preserve">halshs-01330671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Chauvin et le Rassemblement Démocratique Révolutionnaire</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des socialisations politiques différenciées. Contribution à l'analyse des représentations politiques des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2020.0014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Hilgert (traductrice)" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirkx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-tentation-partisane/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/447-la-france-en-guerre-froide-9782364411098.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4051-situations-de-sartre.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milanesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/GaucheDroite_Gen%C3%A8se_dun_clivage_politique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04463151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2020.0014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Hilgert (traductrice)" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirkx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-tentation-partisane/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/447-la-france-en-guerre-froide-9782364411098.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4051-situations-de-sartre.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milanesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/GaucheDroite_Gen%C3%A8se_dun_clivage_politique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04463151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>