--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -1098,450 +1098,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01330666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les sous-sols de l'Etat. Saisir l'état au travers des archives judiciaires : les trajectoires d’une population de mineurs délinquants passée par le tribunal pour enfants de Sinville</w:t>
+                <w:t xml:space="preserve">Dans les sous-sols d'un tribunal. Saisir l'État à travers ses archives judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fradois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Fradois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST02 « Saisir l’État à travers ses écrits ordinaires. Enjeux, méthodes, objets »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès de l'association française de Science politique, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIe congrès de l'association française de science politique, ST2, "Saisir l'État à travers ses écrits ordinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330673v1</w:t>
+                <w:t xml:space="preserve">hal-03463429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les sous-sols d'un tribunal. Saisir l'État à travers ses archives judiciaires</w:t>
+                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Lehner</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès de l'association française de science politique, ST2, "Saisir l'État à travers ses écrits ordinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463429v1</w:t>
+                <w:t xml:space="preserve">halshs-01330669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
+                <w:t xml:space="preserve">Domination légale-rationnelle et construction de l’ordre social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT "normes, déviances et réactions sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01330669v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domination légale-rationnelle et construction de l’ordre social.</w:t>
+                <w:t xml:space="preserve">Sartre et le R.D.R. : inventer une position politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT "normes, déviances et réactions sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Situations de Sartre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Sophiapol, May 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945984v1</w:t>
+                <w:t xml:space="preserve">halshs-01330671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sartre et le R.D.R. : inventer une position politique</w:t>
+                <w:t xml:space="preserve">Dans les sous-sols de l'Etat. Saisir l'état au travers des archives judiciaires : les trajectoires d’une population de mineurs délinquants passée par le tribunal pour enfants de Sinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fradois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situations de Sartre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Sophiapol, May 2011, Nanterre, France</w:t>
+              <w:t xml:space="preserve">ST02 « Saisir l’État à travers ses écrits ordinaires. Enjeux, méthodes, objets »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l'association française de Science politique, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330671v1</w:t>
+                <w:t xml:space="preserve">halshs-01330673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Chauvin et le Rassemblement Démocratique Révolutionnaire</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des socialisations politiques différenciées. Contribution à l'analyse des représentations politiques des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2020.0014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Hilgert (traductrice)" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirkx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-tentation-partisane/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/447-la-france-en-guerre-froide-9782364411098.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4051-situations-de-sartre.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milanesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/GaucheDroite_Gen%C3%A8se_dun_clivage_politique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04463151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2020.0014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Hilgert (traductrice)" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirkx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02497665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Fradois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-tentation-partisane/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/447-la-france-en-guerre-froide-9782364411098.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4051-situations-de-sartre.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milanesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/GaucheDroite_Gen%C3%A8se_dun_clivage_politique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04463151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>