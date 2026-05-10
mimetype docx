--- v0 (2026-03-26)
+++ v1 (2026-05-10)
@@ -668,295 +668,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating for visibility artefacts in photoacoustic imaging with a deep learning approach providing prediction uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
+                <w:t xml:space="preserve">Super-resolution photoacoustic and ultrasound imaging with sparse arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Vilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel Hojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonina Eldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pacs.2020.100218⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739735v1</w:t>
+                <w:t xml:space="preserve">hal-02569202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution photoacoustic and ultrasound imaging with sparse arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Vilov</w:t>
+                <w:t xml:space="preserve">Compensating for visibility artefacts in photoacoustic imaging with a deep learning approach providing prediction uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.100218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2020.100218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61083-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569202v1</w:t>
+                <w:t xml:space="preserve">hal-03739735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic fluctuation imaging: theory and application to blood flow imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Vilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1023,395 +1023,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the acoustic diffraction limit in photoacoustic imaging by the localization of flowing absorbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Super-resolution photoacoustic imaging via flow-induced absorption fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Vilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.004379⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (11), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.001397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634471v1</w:t>
+                <w:t xml:space="preserve">hal-01634473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Cavitational Ultrasound Softening: a new non-invasive therapeutic approach of calcified bioprosthetic valve stenosis 2 Brief Title: Non-invasive ultrasound therapy of calcified bioprosthesis 3 4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overcoming the acoustic diffraction limit in photoacoustic imaging by the localization of flowing absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Vilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC : Basic to Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacbts.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.004379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01675757v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution photoacoustic imaging via flow-induced absorption fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed Cavitational Ultrasound Softening: a new non-invasive therapeutic approach of calcified bioprosthetic valve stenosis 2 Brief Title: Non-invasive ultrasound therapy of calcified bioprosthesis 3 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kwiecinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chaigne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (11), pp.1397-1404. </w:t>
+              <w:t xml:space="preserve">JACC : Basic to Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.372 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.001397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacbts.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634473v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01675757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable time-reversal cavity for high-pressure ultrasonic pulses generation: A tradeoff between transmission and time compression</w:t>
               </w:r>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaum Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Vilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2258,51 +2258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281185v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Falco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae0f70" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Constans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adebda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad672e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29177-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2020.100218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vilov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Hojman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina Eldar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61083-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.400517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01675757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kwiecinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2017.03.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001397" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742930" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Godefroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728441v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00786523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281185v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Falco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godefroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae0f70" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Constans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adebda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad672e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29177-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2020.100218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vilov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Hojman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina Eldar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61083-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.400517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01675757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kwiecinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2017.03.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742930" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Godefroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728441v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00786523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>