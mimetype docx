--- v0 (2026-03-09)
+++ v1 (2026-05-12)
@@ -2417,261 +2417,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Optical Wireless Communication Coverage Optimization Using a SiPM Photoreceiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coverage Optimization With Beamsteering-Based Indoor Optical Wireless Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Al Satai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Béchadergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Calmon F.</w:t>
+                <w:t xml:space="preserve">Wafaa Mohammed Ridha Shakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118956⟩</w:t>
+              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, France. pp.1149-1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145642v1</w:t>
+                <w:t xml:space="preserve">hal-04361267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage Optimization With Beamsteering-Based Indoor Optical Wireless Communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor Optical Wireless Communication Coverage Optimization Using a SiPM Photoreceiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Béchadergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Chassagne</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Mohammed Ridha Shakir</w:t>
+                <w:t xml:space="preserve">Calmon F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, France. pp.1149-1154, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361267v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of an Indoor Visible Light Communications System in Light Dimming Conditions</w:t>
               </w:r>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Al Satai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.544146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bechadergue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3201649" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dehghani Soltani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Qidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenjie Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan A. Yosuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hamid Mohamed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.007.2300121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jahid Hasan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Khalighi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Jungnickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nero Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgcn.2022.3161413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Beguni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Mihai C&#259;ilean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian-Andrei Av&#259;t&#259;m&#259;ni&#539;ei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Zadobrischi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Stoler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008989" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jahid Hasan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ali Khalighi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3025005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Espinoza-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.009465" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2019.2938087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Shen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Mu Tsai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101944" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2839673" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.024790" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaroni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleschen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdeldayem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013291300003902" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Acuna-Condori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11160859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05372862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Malki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kapovits" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Koffman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF63303.2024.11028822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Cissoko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Tavakkolnia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118956" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mohammed Ridha Shakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279711" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dimian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR59449.2023.10372674" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian-Andrei Av&#259;t&#259;m&#259;ni&#355;ei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR59449.2023.10372695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahid Hasan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05372874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guerra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rabadan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perez-Jimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Brzozowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladica Sark" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACVLC50805.2020.9129888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Azoulay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP49049.2020.9249584" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Pesala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Chandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319093" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Franchineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Adnan Qidan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajahat Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01719824v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLV085" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Al Satai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.544146" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bechadergue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3201649" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dehghani Soltani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Qidan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenjie Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan A. Yosuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hamid Mohamed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.007.2300121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jahid Hasan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Khalighi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Jungnickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nero Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgcn.2022.3161413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Beguni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Mihai C&#259;ilean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian-Andrei Av&#259;t&#259;m&#259;ni&#539;ei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Zadobrischi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Stoler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008989" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jahid Hasan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ali Khalighi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3025005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Espinoza-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.009465" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2019.2938087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Shen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Mu Tsai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101944" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2839673" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.024790" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaroni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleschen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdeldayem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013291300003902" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Acuna-Condori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11160859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05372862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Malki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kapovits" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Koffman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF63303.2024.11028822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Cissoko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Tavakkolnia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mohammed Ridha Shakir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118956" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dimian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR59449.2023.10372674" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556355v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian-Andrei Av&#259;t&#259;m&#259;ni&#355;ei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR59449.2023.10372695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569579" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahid Hasan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05372874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guerra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rabadan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Perez-Jimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Brzozowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladica Sark" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACVLC50805.2020.9129888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Azoulay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP49049.2020.9249584" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Pesala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Chandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319093" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Franchineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Adnan Qidan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajahat Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01719824v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLV085" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>