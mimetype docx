--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Bernela </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR en économie, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2668-9606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250405792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206160789749702681691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9044-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De la mobilité des étudiants à la mobilité des chercheurs, en passant par les inégalités territoriales d’accès à l’enseignement supérieur et à l’emploi ou encore par la géographie des réseaux scientifiques, le fil rouge de mes travaux est double : c’est i) l’Enseignement Supérieur et la Recherche comme objet de recherche et ii) la préoccupation pour la dimension spatiale des phénomène étudiés. Plus précisément, mes travaux se sont progressivement articulés autour de deux axes majeurs : le lien entre carrières académiques, mobilité des chercheurs et dynamique des réseaux scientifiques d’une part, et la géographie de la transition formation-emploi pour les étudiants et diplômés du supérieur d’autre part.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le Futur(oscope) : un développement territorial « bricolé » par un entrepreneur politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.241.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community dynamics and knowledge production: forty years of research in quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (3), pp.651-672. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jkm-01-2023-0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming knowledge network failures: evidence from a French interregional scientific alliance in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (9), pp.1621-1635. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2022.2155296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, job and return migration of French University graduates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des chercheurs, collaborations et circulation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (2), pp.217-244. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.322.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 73 (n° 5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical mobility of scientists shape their collaboration network? A panel approach of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Innovation Variety in the Healthcare Sector, 30 (3), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière ici ou là. Les trajectoires d’accès à l’emploi des jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.395-421. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2019.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multi-Scale Innovation, 25 (1), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks within a French cluster: Do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.115 - 138. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l’étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'autonomie dans les parcours professionnels, 139 (3), pp.147-170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars (2), pp.289 - 324. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.162.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-authorship Network Dynamics and Geographical Trajectories - What Part Does Mobility Play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106316642705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02050880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrer la recherche et attirer des créatifs ? Remise en cause d’une politique à partir d’études empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A qui appartiennent les territoires ?, 74, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : Une Étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauchefoin Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Varia, LIII (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I move to diversify my scientific network? A panel analysis of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Catalano; Cinzia Daraio; Martina Gregori; Henk F. Moed; Giancarlo Ruocco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1403-1414, 2019, 978-88-3381-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes territoriales et cohérence des systèmes régionaux d'enseignement supérieur : une approche par les mobilités de formation et d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des carrières universitaires et construction des collaborations scientifiques : une étude de cas en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying co-authorship network dynamics throughout geographical trajectories of researchers: what part does mobility play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l'étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’accès à l’emploi des jeunes docteurs : l’enchevêtrement des parcours professionnels, personnels et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks in a French cluster: do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interregional flows of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : une étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chauchefoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement des universitaires français : de la question du localisme à celle de l'inertie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical mobility of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d'études et mobilités résidentielles : Réalisation d'états des savoirs pour l'Observatoire national de la Vie Étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Service Public Régional de Formation professionnelle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire à 3 ans des docteurs de l'Université de Poitiers, diplômés en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être AMP en Poitou-Charentes : Mieux comprendre les logiques d'emploi et les trajectoires des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.obs-professionsolidaires.fr/productionDetail.jsp?currentNodeId=10&amp;currentPage=productionD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des chercheurs et collaborations scientifiques : contributions empiriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Poitiers, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Bernela </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR en économie, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2668-9606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250405792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206160789749702681691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9044-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De la mobilité des étudiants à la mobilité des chercheurs, en passant par les inégalités territoriales d’accès à l’enseignement supérieur et à l’emploi ou encore par la géographie des réseaux scientifiques, le fil rouge de mes travaux est double : c’est i) l’Enseignement Supérieur et la Recherche comme objet de recherche et ii) la préoccupation pour la dimension spatiale des phénomène étudiés. Plus précisément, mes travaux se sont progressivement articulés autour de deux axes majeurs : le lien entre carrières académiques, mobilité des chercheurs et dynamique des réseaux scientifiques d’une part, et la géographie de la transition formation-emploi pour les étudiants et diplômés du supérieur d’autre part.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Stay or Should I Go? Graduate Mobility and Local Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Inequalities, discrimination and education / Inégalités, discriminations et éducation, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decent work among European early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Skakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Masdonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van der Weijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Machovcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Graduate and Postdoctoral Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SGPE-10-2024-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester ? La mobilité des diplômés à l’épreuve des dynamiques économiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le Futur(oscope) : un développement territorial « bricolé » par un entrepreneur politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.241.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community dynamics and knowledge production: forty years of research in quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (3), pp.651-672. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jkm-01-2023-0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming knowledge network failures: evidence from a French interregional scientific alliance in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (9), pp.1621-1635. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2022.2155296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, job and return migration of French University graduates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des chercheurs, collaborations et circulation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (2), pp.217-244. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.322.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical mobility of scientists shape their collaboration network? A panel approach of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Innovation Variety in the Healthcare Sector, 30 (3), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière ici ou là. Les trajectoires d’accès à l’emploi des jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.395-421. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2019.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multi-Scale Innovation, 25 (1), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks within a French cluster: Do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.115 - 138. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l’étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'autonomie dans les parcours professionnels, 139 (3), pp.147-170. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars (2), pp.289 - 324. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.162.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-authorship Network Dynamics and Geographical Trajectories - What Part Does Mobility Play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106316642705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02050880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrer la recherche et attirer des créatifs ? Remise en cause d’une politique à partir d’études empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A qui appartiennent les territoires ?, 74, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : Une Étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauchefoin Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Varia, LIII (3), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur-éducation : quel effet de la mobilité géographique dans le temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-374, 2025, Céreq Échanges, 978-2-487574-03-8. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des jeunes diplômés en France : le rôle de l’origine territoriale et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-11-172456-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I move to diversify my scientific network? A panel analysis of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Catalano; Cinzia Daraio; Martina Gregori; Henk F. Moed; Giancarlo Ruocco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1403-1414, 2019, 978-88-3381-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes territoriales et cohérence des systèmes régionaux d'enseignement supérieur : une approche par les mobilités de formation et d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des carrières universitaires et construction des collaborations scientifiques : une étude de cas en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying co-authorship network dynamics throughout geographical trajectories of researchers: what part does mobility play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l'étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’accès à l’emploi des jeunes docteurs : l’enchevêtrement des parcours professionnels, personnels et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks in a French cluster: do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interregional flows of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : une étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chauchefoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement des universitaires français : de la question du localisme à celle de l'inertie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical mobility of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d'études et mobilités résidentielles : Réalisation d'états des savoirs pour l'Observatoire national de la Vie Étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Service Public Régional de Formation professionnelle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire à 3 ans des docteurs de l'Université de Poitiers, diplômés en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être AMP en Poitou-Charentes : Mieux comprendre les logiques d'emploi et les trajectoires des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.obs-professionsolidaires.fr/productionDetail.jsp?currentNodeId=10&amp;currentPage=productionD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des chercheurs et collaborations scientifiques : contributions empiriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Poitiers, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irédu, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72ème congrès de l'Association Française Sciences de Économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème conférence annuelle de la fédération de recherche TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial bricolage and political entrepreneur: the case of the Futuroscope leisure park ecosystem in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOINNO 2022 - 6th Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milano (Italy), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the borders of a transregional knowledge network. The case of a French research federation in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05C45379"/>
+    <w:nsid w:val="7537BF2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-bernela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2668-9606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250405792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206160789749702681691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9044-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106316642705" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauchefoin Pascal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Matthieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/db/conf/issi/issi2019.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184600v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085008v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouqueray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-bernela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2668-9606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250405792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206160789749702681691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9044-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2140" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Masdonati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van der Weijden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Machovcova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SGPE-10-2024-0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106316642705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauchefoin Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Matthieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/6339" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o9b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/db/conf/issi/issi2019.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184600v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085008v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouqueray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053595v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>