--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Bernela </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR en économie, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2668-9606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250405792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206160789749702681691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9044-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De la mobilité des étudiants à la mobilité des chercheurs, en passant par les inégalités territoriales d’accès à l’enseignement supérieur et à l’emploi ou encore par la géographie des réseaux scientifiques, le fil rouge de mes travaux est double : c’est i) l’Enseignement Supérieur et la Recherche comme objet de recherche et ii) la préoccupation pour la dimension spatiale des phénomène étudiés. Plus précisément, mes travaux se sont progressivement articulés autour de deux axes majeurs : le lien entre carrières académiques, mobilité des chercheurs et dynamique des réseaux scientifiques d’une part, et la géographie de la transition formation-emploi pour les étudiants et diplômés du supérieur d’autre part.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Stay or Should I Go? Graduate Mobility and Local Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Inequalities, discrimination and education / Inégalités, discriminations et éducation, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decent work among European early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Skakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Masdonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van der Weijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Machovcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Graduate and Postdoctoral Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SGPE-10-2024-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester ? La mobilité des diplômés à l’épreuve des dynamiques économiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le Futur(oscope) : un développement territorial « bricolé » par un entrepreneur politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.241.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community dynamics and knowledge production: forty years of research in quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (3), pp.651-672. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jkm-01-2023-0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming knowledge network failures: evidence from a French interregional scientific alliance in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (9), pp.1621-1635. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2022.2155296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, job and return migration of French University graduates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des chercheurs, collaborations et circulation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (2), pp.217-244. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.322.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical mobility of scientists shape their collaboration network? A panel approach of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Innovation Variety in the Healthcare Sector, 30 (3), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière ici ou là. Les trajectoires d’accès à l’emploi des jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.395-421. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2019.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multi-Scale Innovation, 25 (1), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks within a French cluster: Do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.115 - 138. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l’étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'autonomie dans les parcours professionnels, 139 (3), pp.147-170. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars (2), pp.289 - 324. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.162.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-authorship Network Dynamics and Geographical Trajectories - What Part Does Mobility Play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106316642705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02050880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrer la recherche et attirer des créatifs ? Remise en cause d’une politique à partir d’études empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A qui appartiennent les territoires ?, 74, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : Une Étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauchefoin Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Varia, LIII (3), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur-éducation : quel effet de la mobilité géographique dans le temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-374, 2025, Céreq Échanges, 978-2-487574-03-8. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des jeunes diplômés en France : le rôle de l’origine territoriale et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-11-172456-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I move to diversify my scientific network? A panel analysis of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Catalano; Cinzia Daraio; Martina Gregori; Henk F. Moed; Giancarlo Ruocco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1403-1414, 2019, 978-88-3381-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes territoriales et cohérence des systèmes régionaux d'enseignement supérieur : une approche par les mobilités de formation et d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des carrières universitaires et construction des collaborations scientifiques : une étude de cas en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying co-authorship network dynamics throughout geographical trajectories of researchers: what part does mobility play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l'étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’accès à l’emploi des jeunes docteurs : l’enchevêtrement des parcours professionnels, personnels et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks in a French cluster: do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interregional flows of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : une étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chauchefoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement des universitaires français : de la question du localisme à celle de l'inertie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical mobility of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d'études et mobilités résidentielles : Réalisation d'états des savoirs pour l'Observatoire national de la Vie Étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Service Public Régional de Formation professionnelle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire à 3 ans des docteurs de l'Université de Poitiers, diplômés en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être AMP en Poitou-Charentes : Mieux comprendre les logiques d'emploi et les trajectoires des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.obs-professionsolidaires.fr/productionDetail.jsp?currentNodeId=10&amp;currentPage=productionD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des chercheurs et collaborations scientifiques : contributions empiriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Poitiers, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irédu, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72ème congrès de l'Association Française Sciences de Économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème conférence annuelle de la fédération de recherche TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial bricolage and political entrepreneur: the case of the Futuroscope leisure park ecosystem in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOINNO 2022 - 6th Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milano (Italy), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the borders of a transregional knowledge network. The case of a French research federation in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Bernela </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR en économie, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2668-9606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250405792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206160789749702681691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-9044-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De la mobilité des étudiants à la mobilité des chercheurs, en passant par les inégalités territoriales d’accès à l’enseignement supérieur et à l’emploi ou encore par la géographie des réseaux scientifiques, le fil rouge de mes travaux est double : c’est i) l’Enseignement Supérieur et la Recherche comme objet de recherche et ii) la préoccupation pour la dimension spatiale des phénomène étudiés. Plus précisément, mes travaux se sont progressivement articulés autour de deux axes majeurs : le lien entre carrières académiques, mobilité des chercheurs et dynamique des réseaux scientifiques d’une part, et la géographie de la transition formation-emploi pour les étudiants et diplômés du supérieur d’autre part.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Stay or Should I Go? Graduate Mobility and Local Economic Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Inequalities, discrimination and education / Inégalités, discriminations et éducation, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decent work among European early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Skakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Masdonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van der Weijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Machovcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Graduate and Postdoctoral Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SGPE-10-2024-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester ? La mobilité des diplômés à l’épreuve des dynamiques économiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 548, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community dynamics and knowledge production: forty years of research in quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (3), pp.651-672. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jkm-01-2023-0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le Futur(oscope) : un développement territorial « bricolé » par un entrepreneur politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.241.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming knowledge network failures: evidence from a French interregional scientific alliance in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (9), pp.1621-1635. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2022.2155296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités géographiques et relation formation-emploi : une analyse longitudinale de l’enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.695-733. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, job and return migration of French University graduates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des chercheurs, collaborations et circulation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (2), pp.217-244. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.322.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical mobility of scientists shape their collaboration network? A panel approach of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (1), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Innovation Variety in the Healthcare Sector, 30 (3), pp.213-233. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière ici ou là. Les trajectoires d’accès à l’emploi des jeunes docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.395-421. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2019.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multi-Scale Innovation, 25 (1), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks within a French cluster: Do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.115 - 138. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l’étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, De l'autonomie dans les parcours professionnels, 139 (3), pp.147-170. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars (2), pp.289 - 324. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.162.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-authorship Network Dynamics and Geographical Trajectories - What Part Does Mobility Play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106316642705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02050880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrer la recherche et attirer des créatifs ? Remise en cause d’une politique à partir d’études empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A qui appartiennent les territoires ?, 74, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : Une Étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauchefoin Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Varia, LIII (3), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur-éducation : quel effet de la mobilité géographique dans le temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-374, 2025, Céreq Échanges, 978-2-487574-03-8. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142hg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des jeunes diplômés en France : le rôle de l’origine territoriale et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers pas sur le marché du travail : quand les inégalités s’en mêlent - Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-11-172456-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Favard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I move to diversify my scientific network? A panel analysis of chemists’ careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Catalano; Cinzia Daraio; Martina Gregori; Henk F. Moed; Giancarlo Ruocco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Informetrics Conference (ISSI)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1403-1414, 2019, 978-88-3381-118-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes territoriales et cohérence des systèmes régionaux d'enseignement supérieur : une approche par les mobilités de formation et d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Hubert Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des carrières universitaires et construction des collaborations scientifiques : une étude de cas en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying co-authorship network dynamics throughout geographical trajectories of researchers: what part does mobility play?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires professionnelles et géographiques : l'étude de trois générations de docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085008v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’accès à l’emploi des jeunes docteurs : l’enchevêtrement des parcours professionnels, personnels et géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01167166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration networks in a French cluster: do partners really interact with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de coordination de projets collaboratifs pour l'innovation : entre interactions en face-à-face et interactions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interregional flows of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux migratoires des diplômés : une étude de cas de la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chauchefoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement des universitaires français : de la question du localisme à celle de l'inertie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical mobility of PhDs: an analysis of French long-term data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701750v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d'études et mobilités résidentielles : Réalisation d'états des savoirs pour l'Observatoire national de la Vie Étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers (France). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du Service Public Régional de Formation professionnelle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire à 3 ans des docteurs de l'Université de Poitiers, diplômés en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être AMP en Poitou-Charentes : Mieux comprendre les logiques d'emploi et les trajectoires des AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.obs-professionsolidaires.fr/productionDetail.jsp?currentNodeId=10&amp;currentPage=productionD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires géographiques des chercheurs et collaborations scientifiques : contributions empiriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Poitiers, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01211266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irédu, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Mismatch, and Wages: An Analysis of Educational Returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72ème congrès de l'Association Française Sciences de Économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème conférence annuelle de la fédération de recherche TEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Point à Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités d'études et d'emploi des jeunes diplômés : le rôle de l'origine sociale et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tritah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Toure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial bricolage and political entrepreneur: the case of the Futuroscope leisure park ecosystem in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOINNO 2022 - 6th Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milano (Italy), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the borders of a transregional knowledge network. The case of a French research federation in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7537BF2C"/>
+    <w:nsid w:val="EA8A139D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-bernela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2668-9606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250405792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206160789749702681691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9044-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2140" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Masdonati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van der Weijden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Machovcova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SGPE-10-2024-0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106316642705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauchefoin Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Matthieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/6339" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o9b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/db/conf/issi/issi2019.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184600v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085008v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouqueray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053595v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-bernela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2668-9606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250405792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206160789749702681691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9044-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2140" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Skakni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Masdonati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van der Weijden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Machovcova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SGPE-10-2024-0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106316642705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauchefoin Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Matthieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/6339" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o9b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/db/conf/issi/issi2019.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184600v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085008v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Allo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouqueray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01211266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053595v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>