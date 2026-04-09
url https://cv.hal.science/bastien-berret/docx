--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -198,7775 +198,7775 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Harkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Optimal Feedforward-Feedback Control for Partially Observable Sensorimotor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMG-based Torque Prediction for Assistive Exoskeleton Control using Neural Networks with Bounded Generalization Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Classification of Human Motion Intent for Exoskeleton Assistance Using Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoàng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model predictive game control for personalized and targeted interactive assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Less is more: uncompensated gravity torques for intuitive EMG-based assistance with a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Exoskeleton Assistance Flow Control by Leveraging Human Variability and Probabilistic Movement Primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoàng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Artificial Demonstrations Emulating Human Movement Variability for a Learning-based Exoskeleton Flow Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoàng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for separate processes underlying movement and decision vigor in a reward-oriented task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMG-to-torque models for exoskeleton assistance: a framework for the evaluation of in situ calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448394v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interacting humans and robots can improve sensory prediction by adapting their viscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMG-to-torque models for exoskeleton assistance: a framework for the evaluation of in situ calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02783649251414884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How individual vigor shapes human-human physical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.109781.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Muscle Synergy Flexibility Induced by a Muscle Nerve Block in Chronic Stroke Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMG feature extraction and muscle selection for continuous upper limb movement regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Supiot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomechanics5020027⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.107323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.107323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059817v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG feature extraction and muscle selection for continuous upper limb movement regression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Muscle Synergy Flexibility Induced by a Muscle Nerve Block in Chronic Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.107323⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.27-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomechanics5020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871025v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How task-relevant vibratory feedback from an active exoskeleton can lead to ergonomic postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldez Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (215), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44172-025-00552-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human movement modifications induced by different levels of transparency of an active upper limb exoskeleton</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimization of modularity during development to simplify walking control across multiple steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2024.1308958⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.1340298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2023.1340298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422454v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Contraction Embodies Uncertainty: An Optimal Feedforward Strategy for Robust Motor Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Human movement modifications induced by different levels of transparency of an active upper limb exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012598⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2024.1308958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615170v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of modularity during development to simplify walking control across multiple steps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Co-Contraction Embodies Uncertainty: An Optimal Feedforward Strategy for Robust Motor Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncir.2023.1340298⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444925v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the perception of movement vigour</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Trade-Off between Complexity and Interaction Quality for Upper Limb Exoskeleton Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218221140986⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.4122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23084122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262451v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating variability from motor primitives during infant locomotor development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The value of time in the invigoration of human movements when interacting with a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.87463⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (38), pp.eadh9533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adh9533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252176v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reoptimization of single-joint motor patterns to non-Earth gravity torques induced by a robotic exoskeleton</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From motivation to action: action cost better predicts changes in pre-movement beta-band activity than speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pierrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.JN-RM-0213-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0213-23.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280388v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vigor law as a kinematic invariant at work in perceptual-cognitive processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Generating variability from motor primitives during infant locomotor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2023.05.001⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262439v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trade-Off between Complexity and Interaction Quality for Upper Limb Exoskeleton Interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the perception of movement vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23084122⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (10), pp.2329-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218221140986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243646v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of time in the invigoration of human movements when interacting with a robotic exoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reoptimization of single-joint motor patterns to non-Earth gravity torques induced by a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adh9533⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (11), pp.108350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238211v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From motivation to action: action cost better predicts changes in pre-movement beta-band activity than speed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The vigor law as a kinematic invariant at work in perceptual-cognitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0213-23.2023⟩</w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154996v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a cost of time in the invigoration of isometric reaching movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Baud-Bovy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.689-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00536.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475795v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Weight Compensation With a Backdrivable Upper-Limb Exoskeleton: Identification and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.796864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2021.796864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Physical Interface on the Quality of Human–Exoskeleton Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THMS.2022.3175415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimal feedforward-feedback control determines timing and variability of arm movements with or without vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schweighofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (6), pp.e1009047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing spontaneous sign language into elementary movements: A principal component analysis-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Machine Learning of Motion Statistics Reveals the Kinematic Signature of the Identity of a Person in Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259464⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.710132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.710132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411455v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-species neural integration of gravity for motor optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Grospretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Angelaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abf7800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning of Motion Statistics Reveals the Kinematic Signature of the Identity of a Person in Sign Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Decomposing spontaneous sign language into elementary movements: A principal component analysis-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.710132⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0259464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298752v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Identification-Based Method Improving the Transparency of a Robotic Upper Limb Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574720001459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dorsal Striatum Energizes Motor Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Jurado-Parras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Sarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corane Karoutchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.4362-4372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2020.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity underlying the performance of unusual locomotor tasks inspired by developmental milestones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hinnekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123 (2), pp.496-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00662.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimal open-loop control as a theory of force and impedance planning via muscle co-contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigor of reaching, walking and gazing movements: on the consistency of inter-individual differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00344.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing human-exoskeleton interaction: on the human adaptation to modified gravito-inertial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S507-S509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigour of self-paced reaching movement: cost of time and individual traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.10655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-28979-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-by-Time Modular Decomposition Effectively Describes Whole-Body Muscle Activity During Upright Reaching in Various Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2018.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the functional role of spatial and temporal muscle synergies in whole-body movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (8391), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-26780-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation optimale du mouvement humain au milieu gravitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (8-9), pp.704 - 706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20173308006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive use of interaction torque during arm reaching movement from the optimal control viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.38845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep38845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Don't We Move Slower? The Value of Time in the Neural Control of Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (4), pp.1056-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1921-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of motor planning variables during arm pointing movement: Compositeness and speed dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 328, pp.127-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for subjective values guiding posture and movement coordination in a free-endpoint whole-body reaching task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (23868), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep23868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction-dependent arm kinematics reveal optimal integration of gravity cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora E Angelaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.e16394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.16394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-discriminative space-by-time factorization of muscle activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-related optimal control accounts for gravitational load: comparing shoulder, elbow, and wrist rotations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reach endpoint formation during the visuomotor planning of free arm pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Jacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.01029.2012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.3491--3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966302v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reach endpoint formation during the visuomotor planning of free arm pointing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Energy-related optimal control accounts for gravitational load: comparing shoulder, elbow, and wrist rotations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fadiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01029.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01159607v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying model of concurrent spatial and temporal modularity in muscle activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (3), pp.675-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00245.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of muscle synergy models: a single-trial task decoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2013.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for assessing the effect of correlations among muscle synergy activations on task-discriminating information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2013.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating reduction of dimensionality during single-joint elbow movements: a case study on muscle synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Chiovetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2013.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle synergies in neuroscience and robotics: from input-space to task-space perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2013.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From humans to humanoids: the optimal control framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franscesco Nori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual gravity influences arm movement planning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sciutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107 (12), pp.3433-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00420.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor adaptation of point-to-point arm movements after spaceflight: the role of internal representation of gravity force in trajectory planning.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Ensemble Analysis of Electromyographic Activity during Whole Body Pointing with the Use of Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Tolambiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Chiovetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00081.2011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.e20732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863190v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold reaching paradigm: how do we handle target redundancy?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evidence for composite cost functions in arm movement planning: an inverse optimal control approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Chiovetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.01063.2010⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.e1002183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761427v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00704789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ensemble Analysis of Electromyographic Activity during Whole Body Pointing with the Use of Support Vector Machines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sensorimotor adaptation of point-to-point arm movements after spaceflight: the role of internal representation of gravity force in trajectory planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Paizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.620-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00081.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708662v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for composite cost functions in arm movement planning: an inverse optimal control approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Manifold reaching paradigm: how do we handle target redundancy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Chiovetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.2086--2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01063.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00704789v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical inactivation principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 268, pp.93--116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0081543810010098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inactivation principle: mathematical solutions minimizing the absolute work and biological implications for the planning of arm movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (10), pp.e1000194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00705805v1</w:t>
-              </w:r>
-[...1235 lines deleted...]
-                <w:t xml:space="preserve">hal-04943530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7984,90 +7984,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-Theoretic Interaction Control for Assistive Exoskeletons: a 2-DOF Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2025 - Joint 10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,103 +8092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite-Horizon Inverse Differential Game Approach for Optimal Trajectory-Tracking Assistance with a Wrist Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Heidelberg (Germany), Germany. pp.450-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8222,103 +8222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EMG signal processing on accuracy and latency of motor intention prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Control of Movement (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Neural Control of Movement, Apr 2024, Dubrovnik, Croatia</w:t>
@@ -8347,103 +8347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Model-based and Data-based approaches for online predictions of human trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob, 2024 - IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8490,51 +8490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Protocol to Study the Neural Control of Force and Impedance in Wrist Movements with Robotics and fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8581,103 +8581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and robustness of the Hopf oscillator applied to an ABLE exoskeleton: reachability analysis and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t>
@@ -8706,103 +8706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of EMG-to-torque models using an upper-limb exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
@@ -8831,103 +8831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Human-Robot Interactions through Differential Game Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldez Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multilimb Coordination in Human Neuroscience and Robotics: Classical and Learning Perspectives, IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8952,103 +8952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Exoskeleton Interfaces Design and their Impact on Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Integrating Multidisciplinary Approaches to Advance Physical Human-Robot Interaction: Challenges of Interfacing Wearable Robots with the Human Neuromotor System, ICRA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t>
@@ -9071,567 +9071,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An identification method to improve the transparency of an exoskeleton: development and validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berret</w:t>
+                <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès International Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289702v1</w:t>
+                <w:t xml:space="preserve">hal-03351256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving and quantifying the transparency of an upper-limb robotic exoskeleton with a force sensor and electromyographic measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An identification method to improve the transparency of an exoskeleton: development and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès Société Biomécanique, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">19e Congrès International Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643957v1</w:t>
+                <w:t xml:space="preserve">hal-04289702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the perception of movement vigor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving and quantifying the transparency of an upper-limb robotic exoskeleton with a force sensor and electromyographic measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Control of Movement 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">46e Congrès Société Biomécanique, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484431v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">On the perception of movement vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online streaming, France</w:t>
+              <w:t xml:space="preserve">Neural Control of Movement 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351256v1</w:t>
+                <w:t xml:space="preserve">hal-04484431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new control law improving the transparency of an exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 Workshop "Integrating Multidisciplinary Approaches to Advance Physical Human-Robot Interaction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9650,1229 +9650,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigor of reaching, walking, and gazing movements: on the consistency of interindividual differences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of Spatial-Temporal Muscle Synergies from EMG Epochs of Various Durations: A Time-Warped Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Motor Control XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNR 2018: 4th International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pisa (Italy), Italy. pp.663-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01845-0_132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484439v1</w:t>
+                <w:t xml:space="preserve">hal-04252767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing human-exoskeleton interaction: on the human adaptation to modified gravito-inertial dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vigor of reaching, walking, and gazing movements: on the consistency of interindividual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S1-S393</w:t>
+              <w:t xml:space="preserve">Progress in Motor Control XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284835v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signing Avatar Motion: Combining Naturality and Anonymity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysing human-exoskeleton interaction: on the human adaptation to modified gravito-inertial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S1-S393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400929v1</w:t>
+                <w:t xml:space="preserve">hal-04284835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to unfamiliar gravito-inertial dynamics induced by the interaction with an upper-limb exoskeleton</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Signing Avatar Motion: Combining Naturality and Anonymity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Motor Control XII 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284821v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Spatial-Temporal Muscle Synergies from EMG Epochs of Various Durations: A Time-Warped Tensor Decomposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adaptation to unfamiliar gravito-inertial dynamics induced by the interaction with an upper-limb exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR 2018: 4th International Conference on NeuroRehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Motor Control XII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01845-0_132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252767v1</w:t>
+                <w:t xml:space="preserve">hal-04284821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting with a &amp;quot;transparent&amp;quot; upper-limb exoskeleton: a human motor control approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.4661-4666, </w:t>
+              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Patras Greece, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3200947.3201006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183873v1</w:t>
+                <w:t xml:space="preserve">hal-04262594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which picture? A Methodology for the Evaluation of Sign Language Animation Understandability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interacting with a &amp;quot;transparent&amp;quot; upper-limb exoskeleton: a human motor control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.4661-4666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836469v1</w:t>
+                <w:t xml:space="preserve">hal-02183873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Which picture? A Methodology for the Evaluation of Sign Language Animation Understandability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonjiniaina Domohina Malala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262594v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human-exoskeleton interactions: an elbow flexion/extension case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Vignais</w:t>
+                <w:t xml:space="preserve">The effect of wearing an upper-limb exoskeleton on load carrying and reaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Geffard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Mazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Seville (Spain), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175436v1</w:t>
+                <w:t xml:space="preserve">hal-04885254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wearing an upper-limb exoskeleton on load carrying and reaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+                <w:t xml:space="preserve">Analysis of human-exoskeleton interactions: an elbow flexion/extension case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Greco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885254v1</w:t>
+                <w:t xml:space="preserve">hal-02175436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting and Analysing a Motion-Capture Corpus of French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10897,77 +10897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APLUS: a 3D Corpus of French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Oct 2015, Lisbonne, Portugal. pp.381-382, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11001,77 +11001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop stochastic optimal control of a passive noise-rejection variable stiffness actuator: Application to unstable tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.3029-3034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11137,90 +11137,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From motivation to action: action utility better predicts changes in pre-movement beta-band activity than movement speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pierrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11245,90 +11245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer un signeur virtuel par Mocap : le problème de l'identité gestuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération Demenÿ-Vaucanson (FéDeV) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11353,90 +11353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles informations visuelles sont essentielles à la compréhension de la langue des signes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée FéDeV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11487,338 +11487,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality and modularity in human movement: from optimal control to muscle synergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Design and Control of a Passive Noise Rejecting Variable Stiffness Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Parmiggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Metta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 124, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_6⟩</w:t>
+              <w:t xml:space="preserve">, 124, Springer International Publishing, pp.235-262, 2019, Springer Tracts in Advanced Robotics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744832v1</w:t>
+                <w:t xml:space="preserve">hal-03639045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Passive Noise Rejecting Variable Stiffness Actuator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Optimality and modularity in human movement: from optimal control to muscle synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Venture G.; Laumond JP.; Watier B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 124, Springer International Publishing, pp.235-262, 2019, Springer Tracts in Advanced Robotics, </w:t>
+              <w:t xml:space="preserve">, 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Springer Tracts in Advanced Robotics, 978-3-319-93869-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639045v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the duration of human movement: from self-paced to slow/fast reaches up to Fitts's law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Laumond, Nicolas Mansard and Jean-Bernard Lasserre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric and Numerical Foundations of Movements </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117, Springer International Publishing, 2017, Springer Tracts in Advanced Robotics, 978-3-319-51546-5</w:t>
@@ -11879,51 +11879,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimalité et modularité du mouvement humain : du contrôle optimal aux synergies musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neuroscience. Université paris-saclay, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11973,51 +11973,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of gravity force in the motor planning and control of arm and body movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neuroscience. Université de Bourgogne (Dijon, FRA), 2008. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008DIJOS065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12134,51 +12134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E123D01D"/>
+    <w:nsid w:val="980378FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12365,51 +12365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-berret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0779-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13329384X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205094982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358067825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.109781.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics5020027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00552-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Devienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2024.1308958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108350" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0213-23.2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475795v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00536.2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.796864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3175415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Angelaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7800" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720001459" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Jurado-Parras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safaie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sarno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Louis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corane Karoutchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714999" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01648149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoan Vu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora E Angelaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.16394" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01303345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demougeot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01029.2012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5D85BF75D211287724BCF4FCA7333525E19F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00245.2013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alessandro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00420.2011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00081.2011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708662v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Tolambiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020732" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002183" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Orhan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Ho&#224;ng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hafs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943530v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Cheng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443499v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719810" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biorob60516.2024.10719877" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schmidt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sergi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719826" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465224v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279858v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284821v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593991" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175436v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Geffard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382835" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885254v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Greco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mazzon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700648.2811380" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696785" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134433v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_11" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04261033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04262368v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008DIJOS065" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-berret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0779-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13329384X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205094982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358067825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Orhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Ho&#224;ng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hafs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.109781.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics5020027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00552-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Devienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2024.1308958" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9533" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0213-23.2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108350" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.05.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475795v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00536.2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.796864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3175415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Angelaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720001459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Jurado-Parras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safaie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sarno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Louis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corane Karoutchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geffard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714999" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01648149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38845" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoan Vu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora E Angelaki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.16394" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01303345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00399" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12721" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5D85BF75D211287724BCF4FCA7333525E19F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demougeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01029.2012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00245.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alessandro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00420.2011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Tolambiya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020732" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00081.2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761427v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443499v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719810" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biorob60516.2024.10719877" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schmidt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sergi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719826" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465224v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279858v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183873v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593991" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Greco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mazzon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175436v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Geffard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700648.2811380" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696785" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134433v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04261033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04262368v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008DIJOS065" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>