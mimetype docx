--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1552,316 +1552,316 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 1-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02783649251414884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How individual vigor shapes human-human physical interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMG feature extraction and muscle selection for continuous upper limb movement regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.107323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.109781.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.107323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487799v1</w:t>
+                <w:t xml:space="preserve">hal-04871025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG feature extraction and muscle selection for continuous upper limb movement regression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How individual vigor shapes human-human physical interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.107323. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.107323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.109781.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871025v1</w:t>
+                <w:t xml:space="preserve">hal-05487799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Muscle Synergy Flexibility Induced by a Muscle Nerve Block in Chronic Stroke Patients</w:t>
               </w:r>
@@ -2222,278 +2222,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human movement modifications induced by different levels of transparency of an active upper limb exoskeleton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Contraction Embodies Uncertainty: An Optimal Feedforward Strategy for Robust Motor Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2024.1308958⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422454v1</w:t>
+                <w:t xml:space="preserve">hal-04615170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Contraction Embodies Uncertainty: An Optimal Feedforward Strategy for Robust Motor Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human movement modifications induced by different levels of transparency of an active upper limb exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012598. </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2024.1308958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615170v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trade-Off between Complexity and Interaction Quality for Upper Limb Exoskeleton Interfaces</w:t>
               </w:r>
@@ -3677,261 +3677,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic optimal feedforward-feedback control determines timing and variability of arm movements with or without vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning of Motion Statistics Reveals the Kinematic Signature of the Identity of a Person in Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009047⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.710132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.710132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639027v1</w:t>
+                <w:t xml:space="preserve">hal-03298752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning of Motion Statistics Reveals the Kinematic Signature of the Identity of a Person in Sign Language</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic optimal feedforward-feedback control determines timing and variability of arm movements with or without vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">Nicolas Schweighofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.710132. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (6), pp.e1009047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.710132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298752v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-species neural integration of gravity for motor optimization</w:t>
               </w:r>
@@ -4047,90 +4047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing spontaneous sign language into elementary movements: A principal component analysis-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (10), pp.e0259464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4288,252 +4288,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dorsal Striatum Energizes Motor Routines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.08.049⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964179v1</w:t>
+                <w:t xml:space="preserve">hal-02158875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Dorsal Striatum Energizes Motor Routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Jurado-Parras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Sarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corane Karoutchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.4362-4372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158875v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity underlying the performance of unusual locomotor tasks inspired by developmental milestones</w:t>
               </w:r>
@@ -5423,265 +5423,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive use of interaction torque during arm reaching movement from the optimal control viewpoint</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Don't We Move Slower? The Value of Time in the Neural Control of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep38845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.1056-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1921-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252760v1</w:t>
+                <w:t xml:space="preserve">hal-01263658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Don't We Move Slower? The Value of Time in the Neural Control of Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive use of interaction torque during arm reaching movement from the optimal control viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (4), pp.1056-1070. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.38845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1921-15.2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep38845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263658v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of motor planning variables during arm pointing movement: Compositeness and speed dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7449,274 +7449,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00704789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor adaptation of point-to-point arm movements after spaceflight: the role of internal representation of gravity force in trajectory planning.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manifold reaching paradigm: how do we handle target redundancy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Chiovetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106 (2), pp.620-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00081.2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 106, pp.2086--2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01063.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863190v1</w:t>
+                <w:t xml:space="preserve">hal-00761427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold reaching paradigm: how do we handle target redundancy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorimotor adaptation of point-to-point arm movements after spaceflight: the role of internal representation of gravity force in trajectory planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Paizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.2086--2102. </w:t>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.620-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.01063.2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00081.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761427v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical inactivation principle</w:t>
               </w:r>
@@ -9077,90 +9077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9989,77 +9989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signing Avatar Motion: Combining Naturality and Anonymity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10478,51 +10478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonjiniaina Domohina Malala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10828,51 +10828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10897,51 +10897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APLUS: a 3D Corpus of French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11245,77 +11245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer un signeur virtuel par Mocap : le problème de l'identité gestuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11379,51 +11379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12134,51 +12134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="980378FA"/>
+    <w:nsid w:val="34798D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12365,51 +12365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-berret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0779-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13329384X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205094982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358067825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Orhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Ho&#224;ng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hafs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.109781.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics5020027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00552-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Devienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2024.1308958" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9533" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0213-23.2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108350" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.05.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475795v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00536.2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.796864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3175415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Angelaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720001459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Jurado-Parras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safaie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sarno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Louis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corane Karoutchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geffard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714999" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01648149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38845" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoan Vu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora E Angelaki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.16394" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01303345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00399" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12721" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5D85BF75D211287724BCF4FCA7333525E19F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demougeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01029.2012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00245.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alessandro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00420.2011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Tolambiya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020732" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00081.2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761427v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443499v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719810" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biorob60516.2024.10719877" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schmidt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sergi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719826" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465224v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279858v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183873v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593991" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Greco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mazzon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175436v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Geffard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700648.2811380" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696785" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134433v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04261033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04262368v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008DIJOS065" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-berret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0779-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13329384X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205094982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358067825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Orhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Ho&#224;ng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hafs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.109781.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics5020027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00552-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Devienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2024.1308958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9533" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0213-23.2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108350" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.05.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475795v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00536.2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.796864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3175415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Angelaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720001459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Jurado-Parras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safaie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sarno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Louis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corane Karoutchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geffard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714999" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01648149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoan Vu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora E Angelaki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.16394" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01303345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00399" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12721" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5D85BF75D211287724BCF4FCA7333525E19F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demougeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01029.2012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00245.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alessandro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00420.2011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Tolambiya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020732" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00081.2011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443499v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719810" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biorob60516.2024.10719877" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schmidt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sergi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719826" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465224v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279858v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183873v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593991" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Greco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mazzon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175436v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Geffard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700648.2811380" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696785" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134433v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04261033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04262368v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008DIJOS065" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>