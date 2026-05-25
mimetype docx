--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">205094982</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=LzpuX6oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000358067825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -198,10922 +219,10922 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMG-to-torque models for exoskeleton assistance: a framework for the evaluation of in situ calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649251414884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMG feature extraction and muscle selection for continuous upper limb movement regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.107323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.107323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How individual vigor shapes human-human physical interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.109781.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Muscle Synergy Flexibility Induced by a Muscle Nerve Block in Chronic Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.27-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomechanics5020027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How task-relevant vibratory feedback from an active exoskeleton can lead to ergonomic postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldez Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (215), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44172-025-00552-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-Contraction Embodies Uncertainty: An Optimal Feedforward Strategy for Robust Motor Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human movement modifications induced by different levels of transparency of an active upper limb exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2024.1308958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of modularity during development to simplify walking control across multiple steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.1340298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2023.1340298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating variability from motor primitives during infant locomotor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the perception of movement vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (10), pp.2329-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218221140986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reoptimization of single-joint motor patterns to non-Earth gravity torques induced by a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (11), pp.108350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vigor law as a kinematic invariant at work in perceptual-cognitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2023.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trade-Off between Complexity and Interaction Quality for Upper Limb Exoskeleton Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.4122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23084122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The value of time in the invigoration of human movements when interacting with a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (38), pp.eadh9533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adh9533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From motivation to action: action cost better predicts changes in pre-movement beta-band activity than speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pierrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.JN-RM-0213-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0213-23.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for a cost of time in the invigoration of isometric reaching movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Baud-Bovy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.689-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00536.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475795v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Weight Compensation With a Backdrivable Upper-Limb Exoskeleton: Identification and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.796864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.796864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Physical Interface on the Quality of Human–Exoskeleton Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2022.3175415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Learning of Motion Statistics Reveals the Kinematic Signature of the Identity of a Person in Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.710132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.710132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic optimal feedforward-feedback control determines timing and variability of arm movements with or without vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schweighofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (6), pp.e1009047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposing spontaneous sign language into elementary movements: A principal component analysis-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0259464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cross-species neural integration of gravity for motor optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Grospretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abf7800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Identification-Based Method Improving the Transparency of a Robotic Upper Limb Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574720001459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient computation of optimal open-loop controls for stochastic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158875v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dorsal Striatum Energizes Motor Routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Jurado-Parras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Sarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corane Karoutchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.4362-4372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modularity underlying the performance of unusual locomotor tasks inspired by developmental milestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (2), pp.496-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00662.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic optimal open-loop control as a theory of force and impedance planning via muscle co-contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigor of reaching, walking and gazing movements: on the consistency of inter-individual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00344.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing human-exoskeleton interaction: on the human adaptation to modified gravito-inertial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S507-S509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigour of self-paced reaching movement: cost of time and individual traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28979-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-by-Time Modular Decomposition Effectively Describes Whole-Body Muscle Activity During Upright Reaching in Various Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2018.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the functional role of spatial and temporal muscle synergies in whole-body movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8391), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26780-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation optimale du mouvement humain au milieu gravitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8-9), pp.704 - 706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173308006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Don't We Move Slower? The Value of Time in the Neural Control of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.1056-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1921-15.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive use of interaction torque during arm reaching movement from the optimal control viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.38845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the nature of motor planning variables during arm pointing movement: Compositeness and speed dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hoan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 328, pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for subjective values guiding posture and movement coordination in a free-endpoint whole-body reaching task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (23868), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction-dependent arm kinematics reveal optimal integration of gravity cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora E Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e16394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.16394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Task-discriminative space-by-time factorization of muscle activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reach endpoint formation during the visuomotor planning of free arm pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Jacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.3491--3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-related optimal control accounts for gravitational load: comparing shoulder, elbow, and wrist rotations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fadiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01029.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unifying model of concurrent spatial and temporal modularity in muscle activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (3), pp.675-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00245.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative evaluation of muscle synergy models: a single-trial task decoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2013.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology for assessing the effect of correlations among muscle synergy activations on task-discriminating information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2013.00054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating reduction of dimensionality during single-joint elbow movements: a case study on muscle synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Chiovetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2013.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muscle synergies in neuroscience and robotics: from input-space to task-space perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2013.00043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From humans to humanoids: the optimal control framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franscesco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.75-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual gravity influences arm movement planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sciutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (12), pp.3433-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00420.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifold reaching paradigm: how do we handle target redundancy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Chiovetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.2086--2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01063.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorimotor adaptation of point-to-point arm movements after spaceflight: the role of internal representation of gravity force in trajectory planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Paizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.620-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00081.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ensemble Analysis of Electromyographic Activity during Whole Body Pointing with the Use of Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Tolambiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Chiovetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.e20732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for composite cost functions in arm movement planning: an inverse optimal control approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Chiovetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.e1002183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00704789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A biomechanical inactivation principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268, pp.93--116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0081543810010098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The inactivation principle: mathematical solutions minimizing the absolute work and biological implications for the planning of arm movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (10), pp.e1000194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00705805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Optimal Feedforward-Feedback Control for Partially Observable Sensorimotor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447600v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Optimal Feedforward-Feedback Control for Partially Observable Sensorimotor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMG-based Torque Prediction for Assistive Exoskeleton Control using Neural Networks with Bounded Generalization Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539292v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG-based Torque Prediction for Assistive Exoskeleton Control using Neural Networks with Bounded Generalization Error</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Quesada</w:t>
+                <w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Harkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556797v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Classification of Human Motion Intent for Exoskeleton Assistance Using Kinematics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Less is more: uncompensated gravity torques for intuitive EMG-based assistance with a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983780v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive game control for personalized and targeted interactive assistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enhancing Exoskeleton Assistance Flow Control by Leveraging Human Variability and Probabilistic Movement Primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoàng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943513v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less is more: uncompensated gravity torques for intuitive EMG-based assistance with a robotic exoskeleton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Model predictive game control for personalized and targeted interactive assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487797v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Exoskeleton Assistance Flow Control by Leveraging Human Variability and Probabilistic Movement Primitives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Using Artificial Demonstrations Emulating Human Movement Variability for a Learning-based Exoskeleton Flow Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoàng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987772v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial Demonstrations Emulating Human Movement Variability for a Learning-based Exoskeleton Flow Controller</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+                <w:t xml:space="preserve">Evidence for separate processes underlying movement and decision vigor in a reward-oriented task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987731v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for separate processes underlying movement and decision vigor in a reward-oriented task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+                <w:t xml:space="preserve">Early Classification of Human Motion Intent for Exoskeleton Assistance Using Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Orhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoàng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487798v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMG-to-torque models for exoskeleton assistance: a framework for the evaluation of in situ calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting humans and robots can improve sensory prediction by adapting their viscoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943530v1</w:t>
-              </w:r>
-[...6507 lines deleted...]
-                <w:t xml:space="preserve">inserm-00705805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-Theoretic Interaction Control for Assistive Exoskeletons: a 2-DOF Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2025 - Joint 10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite-Horizon Inverse Differential Game Approach for Optimal Trajectory-Tracking Assistance with a Wrist Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Heidelberg (Germany), Germany. pp.450-456, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EMG signal processing on accuracy and latency of motor intention prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Control of Movement (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Neural Control of Movement, Apr 2024, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Model-based and Data-based approaches for online predictions of human trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob, 2024 - IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/biorob60516.2024.10719877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Protocol to Study the Neural Control of Force and Impedance in Wrist Movements with Robotics and fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE RAS/EMBS International Conference for Biomedical Robotics and Biomechatronics (BioRob, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Heidelberg (Germany), Germany. pp.1334-1339, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and robustness of the Hopf oscillator applied to an ABLE exoskeleton: reachability analysis and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465224v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of EMG-to-torque models using an upper-limb exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Human-Robot Interactions through Differential Game Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Verdel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Waldez Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multilimb Coordination in Human Neuroscience and Robotics: Classical and Learning Perspectives, IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Exoskeleton Interfaces Design and their Impact on Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Integrating Multidisciplinary Approaches to Advance Physical Human-Robot Interaction: Challenges of Interfacing Wearable Robots with the Human Neuromotor System, ICRA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">An identification method to improve the transparency of an exoskeleton: development and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online streaming, France</w:t>
+              <w:t xml:space="preserve">19e Congrès International Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351256v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An identification method to improve the transparency of an exoskeleton: development and validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Improving and quantifying the transparency of an upper-limb robotic exoskeleton with a force sensor and electromyographic measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès International Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46e Congrès Société Biomécanique, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289702v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving and quantifying the transparency of an upper-limb robotic exoskeleton with a force sensor and electromyographic measures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+                <w:t xml:space="preserve">On the perception of movement vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès Société Biomécanique, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Neural Control of Movement 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643957v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the perception of movement vigor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                <w:t xml:space="preserve">How Fast Is Sign Language? A Reevaluation of the Kinematic Bandwidth Using Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Castanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berret</w:t>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Control of Movement 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484431v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new control law improving the transparency of an exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 Workshop "Integrating Multidisciplinary Approaches to Advance Physical Human-Robot Interaction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Spatial-Temporal Muscle Synergies from EMG Epochs of Various Durations: A Time-Warped Tensor Decomposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+                <w:t xml:space="preserve">Vigor of reaching, walking, and gazing movements: on the consistency of interindividual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR 2018: 4th International Conference on NeuroRehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Motor Control XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01845-0_132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252767v1</w:t>
+                <w:t xml:space="preserve">hal-04484439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigor of reaching, walking, and gazing movements: on the consistency of interindividual differences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teulier</w:t>
+                <w:t xml:space="preserve">Analysing human-exoskeleton interaction: on the human adaptation to modified gravito-inertial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Motor Control XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S1-S393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484439v1</w:t>
+                <w:t xml:space="preserve">hal-04284835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing human-exoskeleton interaction: on the human adaptation to modified gravito-inertial dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Geffard</w:t>
+                <w:t xml:space="preserve">Signing Avatar Motion: Combining Naturality and Anonymity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S1-S393</w:t>
+              <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284835v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signing Avatar Motion: Combining Naturality and Anonymity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Prigent</w:t>
+                <w:t xml:space="preserve">Adaptation to unfamiliar gravito-inertial dynamics induced by the interaction with an upper-limb exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Sign Language Translation and Avatar Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Progress in Motor Control XII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400929v1</w:t>
+                <w:t xml:space="preserve">hal-04284821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to unfamiliar gravito-inertial dynamics induced by the interaction with an upper-limb exoskeleton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Geffard</w:t>
+                <w:t xml:space="preserve">Identification of Spatial-Temporal Muscle Synergies from EMG Epochs of Various Durations: A Time-Warped Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Motor Control XII 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNR 2018: 4th International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pisa (Italy), Italy. pp.663-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01845-0_132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284821v1</w:t>
+                <w:t xml:space="preserve">hal-04252767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+                <w:t xml:space="preserve">Interacting with a &amp;quot;transparent&amp;quot; upper-limb exoskeleton: a human motor control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.4661-4666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3200947.3201006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04262594v1</w:t>
+                <w:t xml:space="preserve">hal-02183873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting with a &amp;quot;transparent&amp;quot; upper-limb exoskeleton: a human motor control approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Geffard</w:t>
+                <w:t xml:space="preserve">Which picture? A Methodology for the Evaluation of Sign Language Animation Understandability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonjiniaina Domohina Malala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02183873v1</w:t>
+                <w:t xml:space="preserve">hal-01836469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which picture? A Methodology for the Evaluation of Sign Language Animation Understandability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Patras Greece, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3200947.3201006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836469v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wearing an upper-limb exoskeleton on load carrying and reaching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Greco</w:t>
+                <w:t xml:space="preserve">Analysis of human-exoskeleton interactions: an elbow flexion/extension case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Mazzon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885254v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human-exoskeleton interactions: an elbow flexion/extension case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of wearing an upper-limb exoskeleton on load carrying and reaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Mazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Seville (Spain), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175436v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting and Analysing a Motion-Capture Corpus of French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APLUS: a 3D Corpus of French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Oct 2015, Lisbonne, Portugal. pp.381-382, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2700648.2811380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop stochastic optimal control of a passive noise-rejection variable stiffness actuator: Application to unstable tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.3029-3034, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11123,353 +11144,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From motivation to action: action utility better predicts changes in pre-movement beta-band activity than movement speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pierrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer un signeur virtuel par Mocap : le problème de l'identité gestuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération Demenÿ-Vaucanson (FéDeV) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles informations visuelles sont essentielles à la compréhension de la langue des signes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Fatah Benchiheub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée FéDeV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11479,383 +11500,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Control of a Passive Noise Rejecting Variable Stiffness Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Parmiggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Metta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, Springer International Publishing, pp.235-262, 2019, Springer Tracts in Advanced Robotics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality and modularity in human movement: from optimal control to muscle synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Venture G.; Laumond JP.; Watier B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Springer Tracts in Advanced Robotics, 978-3-319-93869-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the duration of human movement: from self-paced to slow/fast reaches up to Fitts's law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Laumond, Nicolas Mansard and Jean-Bernard Lasserre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric and Numerical Foundations of Movements </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117, Springer International Publishing, 2017, Springer Tracts in Advanced Robotics, 978-3-319-51546-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11865,91 +11886,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimalité et modularité du mouvement humain : du contrôle optimal aux synergies musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neuroscience. Université paris-saclay, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04261033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11959,114 +11980,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of gravity force in the motor planning and control of arm and body movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neuroscience. Université de Bourgogne (Dijon, FRA), 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008DIJOS065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04262368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12134,51 +12155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34798D32"/>
+    <w:nsid w:val="94BD5DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12365,51 +12386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-berret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0779-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13329384X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205094982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358067825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Orhan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Ho&#224;ng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hafs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.109781.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics5020027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00552-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Devienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2024.1308958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9533" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0213-23.2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108350" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.05.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475795v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00536.2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.796864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3175415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Angelaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720001459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Jurado-Parras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safaie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sarno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Louis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corane Karoutchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geffard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714999" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01648149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoan Vu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora E Angelaki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.16394" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01303345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00399" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12721" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5D85BF75D211287724BCF4FCA7333525E19F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demougeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01029.2012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00245.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alessandro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00420.2011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Tolambiya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020732" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00081.2011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443499v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719810" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biorob60516.2024.10719877" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schmidt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sergi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719826" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465224v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279858v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183873v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593991" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Greco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mazzon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175436v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Geffard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700648.2811380" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yung" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696785" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134433v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04261033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04262368v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008DIJOS065" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-berret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0779-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13329384X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205094982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LzpuX6oAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358067825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.109781.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics5020027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-025-00552-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012598" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Devienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2024.1308958" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2023.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9533" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0213-23.2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475795v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00536.2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.796864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3175415" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bigand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.710132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Conessa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospretre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Angelaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf7800" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720001459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02158875v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Jurado-Parras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safaie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sarno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Louis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corane Karoutchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02290418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714999" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01648149v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01263658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1921-15.2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38845" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoan Vu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora E Angelaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.16394" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01303345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00399" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12721" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5D85BF75D211287724BCF4FCA7333525E19F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demougeot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01029.2012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00245.2013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869062v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869059v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chiovetto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058831v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alessandro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00043" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sciutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Toma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sandini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00420.2011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00863190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00081.2011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Tolambiya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020732" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00704789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002183" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810010098" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K96S6JK8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darlot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000194" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05539292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556797v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Orhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Ho&#224;ng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hafs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Cheng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443499v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719810" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679979v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biorob60516.2024.10719877" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Schmidt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sergi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719826" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465224v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vignais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400929v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593991" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonjiniaina Domohina Malala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175436v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Geffard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382835" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Greco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mazzon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633625v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Fatah Benchiheub" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700648.2811380" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yung" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696785" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222963v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425438v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fiorio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parmiggiani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Metta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01312687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04261033v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04262368v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008DIJOS065" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>