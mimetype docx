--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -292,779 +292,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric Hamstring Torque Production and Muscle Activity in Unassisted Versus Assisted Nordic Hamstring Exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle soreness but not neuromuscular fatigue responses following downhill running differ according to the number of exercise bouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Demeusoy</w:t>
+                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Corcelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+                <w:t xml:space="preserve">Daniel J Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Marchand</w:t>
+                <w:t xml:space="preserve">Stella Miríc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monjo</w:t>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-7. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsr.2024-0251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263847v1</w:t>
+                <w:t xml:space="preserve">hal-05475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle soreness but not neuromuscular fatigue responses following downhill running differ according to the number of exercise bouts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a preliminary multivariable model predicting hamstring strain injuries during preseason screening in soccer players: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louis</w:t>
+                <w:t xml:space="preserve">Diane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Owens</w:t>
+                <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Miríc</w:t>
+                <w:t xml:space="preserve">Anasthase Massamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+                <w:t xml:space="preserve">Thomas Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12240⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2025.2494683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475120v1</w:t>
+                <w:t xml:space="preserve">hal-05063266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preliminary multivariable model predicting hamstring strain injuries during preseason screening in soccer players: a multidisciplinary approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eccentric Hamstring Torque Production and Muscle Activity in Unassisted Versus Assisted Nordic Hamstring Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mériaux-Scoffier</w:t>
+                <w:t xml:space="preserve">Pierre Demeusoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anasthase Massamba</w:t>
+                <w:t xml:space="preserve">Baptiste Corcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hureau</w:t>
+                <w:t xml:space="preserve">Florian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Reneaud</w:t>
+                <w:t xml:space="preserve">Florian Monjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07853890.2025.2494683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2024-0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063266v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patellar Tendon Adaptations to Downhill Running Training and Their Relationships With Changes in Mechanical Stress and Loading History</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromuscular Adaptations in Endurance‐Trained Male Adolescents Versus Untrained Peers: A 9‐Month Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Birat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stella Miríc</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004617⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504484v1</w:t>
+                <w:t xml:space="preserve">hal-04742114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Adaptations in Endurance‐Trained Male Adolescents Versus Untrained Peers: A 9‐Month Longitudinal Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann M. Garnier</w:t>
+                <w:t xml:space="preserve">Patellar Tendon Adaptations to Downhill Running Training and Their Relationships With Changes in Mechanical Stress and Loading History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dodu</w:t>
+                <w:t xml:space="preserve">Daniel Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Miríc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (1), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742114v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time course of different neuromuscular adaptations to short-term downhill running training and their specific relationships with strength gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Miríc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1115,77 +1115,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of far infrared-emitting garments for optimising performance and recovery in sport: Real potential or new fad? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the world record time for combined father and son marathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,77 +1470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downhill Running: What Are The Effects and How Can We Adapt? A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.2083 - 2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1721,77 +1721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaries on Viewpoint: Distinct modalities of eccentric exercise: different recipes, not the same dish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127 (3), pp.884-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1819,286 +1819,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-019-05508-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076317v1</w:t>
+                <w:t xml:space="preserve">hal-02065716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065716v1</w:t>
+                <w:t xml:space="preserve">hal-02076317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children Exhibit a More Comparable Neuromuscular Fatigue Profile to Endurance Athletes Than Untrained Adults</w:t>
               </w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J Blazevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -2231,90 +2231,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child-adult differences in neuromuscular fatigue are muscle dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125 (4), pp.1246 - 1256. </w:t>
@@ -2500,51 +2500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the COVID-19 national lockdown on dietary habits in active vs. non-active French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
@@ -2750,51 +2750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la longueur du complexe musculo-tendineux sur les différences de fatigue neuromusculaire entre garçons pré-pubères et hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
@@ -3032,90 +3032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the etiology of neuromuscular fatigue among the lower limb muscles between boys and men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
@@ -3234,51 +3234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49C175C2"/>
+    <w:nsid w:val="BF8D859E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4323-7804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demeusoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2024-0251" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Mir&#237;c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04504484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M. Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dodu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04898-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02889282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00819.2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01355-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00496.2019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04841616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL1001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4323-7804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05475120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Mir&#237;c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12240" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demeusoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Corcelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monjo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2024-0251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M. Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dodu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14681" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04504484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-04898-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02889282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00819.2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01355-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00496.2019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04841616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL1001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>