--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -164,1884 +164,2251 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marcobelli (dir.), Socialisme et pacifisme de la IIe Internationale à la Guerre froide</w:t>
+                <w:t xml:space="preserve">Un compromis territorial. Fabriquer l’acceptation de la mine et de ses dégâts dans la France du XIX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 120, pp.98-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/137dt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/eh.120.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439852v1</w:t>
+                <w:t xml:space="preserve">hal-05558441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de ‘Jeune et vieux syndicat chez les mineurs du Pas-de-Calais’</w:t>
+                <w:t xml:space="preserve">Elisa Marcobelli (dir.), Socialisme et pacifisme de la IIe Internationale à la Guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/137dt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439814v1</w:t>
+                <w:t xml:space="preserve">hal-05439852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipesh C hakrabarty , Après le changement climatique, penser l’histoire , trad. de l’anglais par Aude de Saint-Loup et Pierre-Emmanuel Dauzat, préface de François Hartog, Paris, Gallimard, « Bibliothèque des histoires », 2023, 396 p., 28 €</w:t>
+                <w:t xml:space="preserve">Le travail de la recension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (254), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.254.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.162.0182⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05439856v1</w:t>
+                <w:t xml:space="preserve">hal-05439834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions, Climate and the Environment. Historical Perspectives (18th-21st Centuries)</w:t>
+                <w:t xml:space="preserve">À propos de ‘Jeune et vieux syndicat chez les mineurs du Pas-de-Calais’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (42), pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.161.0173⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05439853v1</w:t>
+                <w:t xml:space="preserve">hal-05439814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéal de la vie future.</w:t>
+                <w:t xml:space="preserve">Dipesh C hakrabarty , Après le changement climatique, penser l’histoire , trad. de l’anglais par Aude de Saint-Loup et Pierre-Emmanuel Dauzat, préface de François Hartog, Paris, Gallimard, « Bibliothèque des histoires », 2023, 396 p., 28 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cj.252.0019⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (162), pp.182-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.162.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439841v1</w:t>
+                <w:t xml:space="preserve">hal-05439856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de la recension</w:t>
+                <w:t xml:space="preserve">Emotions, Climate and the Environment. Historical Perspectives (18th-21st Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cj.254.0005⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (161), pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05439834v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Numa Ducange, Quand la gauche pensait la nation. Nationalités et socialismes à la Belle Époque, Paris, Fayard, « Histoire », 2021, 336 p.</w:t>
+                <w:t xml:space="preserve">L’idéal de la vie future.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (252-253), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.252.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05439857v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernité socialiste, modernité réflexive. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (41), pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du ‘compromis réparateur’ au refus de la ‘monétisation de la santé’. Mouvement ouvrier et environnement de travail en Italie (1880-1980)</w:t>
+                <w:t xml:space="preserve">Jean-Numa Ducange, Quand la gauche pensait la nation. Nationalités et socialismes à la Belle Époque, Paris, Fayard, « Histoire », 2021, 336 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Davigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (41), pp.139-166</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (284), pp.156-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05439819v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques, contre-expertise et démocratie industrielle : Jean Jaurès et les délégués mineurs à la sécurité</w:t>
+                <w:t xml:space="preserve">Du ‘compromis réparateur’ au refus de la ‘monétisation de la santé’. Mouvement ouvrier et environnement de travail en Italie (1880-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Davigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (41), pp.139-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439795v1</w:t>
+                <w:t xml:space="preserve">hal-05439819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Port Éliane, Écrire sa vie, devenir auteur. Le témoignage ouvrier depuis 1945 , Paris, Éd. de l’EHESS, « En temps et lieux », 2021, 398 p., 23 €</w:t>
+                <w:t xml:space="preserve">Risques, contre-expertise et démocratie industrielle : Jean Jaurès et les délégués mineurs à la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (154), pp.VII-VII. </w:t>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 249 (3), pp.35-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.154.0191g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cj.249.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439859v1</w:t>
+                <w:t xml:space="preserve">hal-05439795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cole Peter, Struthers David et Zimmer Kenyon (dir.), Wobblies of the World. A Global History of the IWW , Londres, Pluto Press, 2017 ; trad. fr., id. , Solidarité forever. Histoire globale du syndicat Industrial Workers of the World , trad. de l’anglais par Damien-Guillaume Audollent, Marseille, Hors d’atteinte, « Faits &amp; idées », 2021, 480 p., 24 €</w:t>
+                <w:t xml:space="preserve">Le Port Éliane, Écrire sa vie, devenir auteur. Le témoignage ouvrier depuis 1945 , Paris, Éd. de l’EHESS, « En temps et lieux », 2021, 398 p., 23 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4 (152), pp.j-j. </w:t>
+              <w:t xml:space="preserve">, 2022, 2 (154), pp.VII-VII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.152.0181j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.154.0191g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439861v1</w:t>
+                <w:t xml:space="preserve">hal-05439859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la mondialisation. Leçons de l'internationalisme d'avant 1914.</w:t>
+                <w:t xml:space="preserve">Cole Peter, Struthers David et Zimmer Kenyon (dir.), Wobblies of the World. A Global History of the IWW , Londres, Pluto Press, 2017 ; trad. fr., id. , Solidarité forever. Histoire globale du syndicat Industrial Workers of the World , trad. de l’anglais par Damien-Guillaume Audollent, Marseille, Hors d’atteinte, « Faits &amp; idées », 2021, 480 p., 24 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (4), pp.210-223. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (152), pp.j-j. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ger.004.0210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0181j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439822v1</w:t>
+                <w:t xml:space="preserve">hal-05439861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail immigré, mouvement ouvrier et socialisme (années 1880-années 1920) : internationalisme et géopolitique syndicale des migrations</w:t>
+                <w:t xml:space="preserve">Face à la mondialisation. Leçons de l'internationalisme d'avant 1914.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Histoire Immédiate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Germinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (4), pp.210-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ger.004.0210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439791v1</w:t>
+                <w:t xml:space="preserve">hal-05439822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail, immigration et nation. L’expulsion des mineurs belges à Liévin et Lens en 1892, à travers les sources judiciaires et la presse socialiste</w:t>
+                <w:t xml:space="preserve">« La cohésion des banlieues rouges a en partie été fondée par ceux qui y voyaient un danger » Entretien avec Bastien Cabot, Réalisé par Marion Fontaine et Cyril Lemieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Germinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ger.003.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.033.0101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05439792v1</w:t>
+                <w:t xml:space="preserve">hal-05439864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La cohésion des banlieues rouges a en partie été fondée par ceux qui y voyaient un danger » Entretien avec Bastien Cabot, Réalisé par Marion Fontaine et Cyril Lemieux</w:t>
+                <w:t xml:space="preserve">Travail immigré, mouvement ouvrier et socialisme (années 1880-années 1920) : internationalisme et géopolitique syndicale des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lemieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germinal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ger.003.0072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05439864v1</w:t>
+                <w:t xml:space="preserve">hal-05439791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelle échelle répare-t-on le monde ? À propos de : Nicolas Delalande, La Lutte et l’entraide. L’âge des solidarités ouvrières</w:t>
+                <w:t xml:space="preserve">Travail, immigration et nation. L’expulsion des mineurs belges à Liévin et Lens en 1892, à travers les sources judiciaires et la presse socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (234), pp.107-114. </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 33 (1), pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cj.234.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl2.033.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439866v1</w:t>
+                <w:t xml:space="preserve">hal-05439792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationalisme, protectionnisme et internationalisme dans le bassin minier du Nord-Pas-de-Calais (1870-1914)</w:t>
+                <w:t xml:space="preserve">À quelle échelle répare-t-on le monde ? À propos de : Nicolas Delalande, La Lutte et l’entraide. L’âge des solidarités ouvrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 230 (4), pp.69-90. </w:t>
+              <w:t xml:space="preserve">, 2020, 4 (234), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cj.230.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cj.234.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439787v1</w:t>
+                <w:t xml:space="preserve">hal-05439866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nationalisme, protectionnisme et internationalisme dans le bassin minier du Nord-Pas-de-Calais (1870-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 230 (4), pp.69-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.230.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une culture de l’autonomie ? Syndicalisme révolutionnaire et culture des producteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (37), pp.19-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diary of Industrial Risk. Miners’ Safety Delegates and their Work Environment (1890 – c. 1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Wanecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Economic History Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lund (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l’expérience du travail minier par en bas. Les archives des délégués mineurs à la sécurité dans les mines françaises (1890- c. 1980)</w:t>
+                <w:t xml:space="preserve">A worker’s perspective on safety and hygiene devices: the archives of miners’ safety delegates in France from 1890 to the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Wanecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mode de vie, travail et parcours dans les mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Artigaud; Constance Perrin-Joly; Martin Cavero; Michèle Leclerc-Olive, Sep 2024, Paris campus condorcet, France</w:t>
+              <w:t xml:space="preserve">Protecting Bodies at Work. Technical Devices, Materialities of Health, and Political Imaginaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Stenger; Bruno Strasser; Yohann Guffroy, Sep 2025, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444506v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une expertise autonome dans un environnement à risques : le cas des délégués ouvriers à la sécurité dans les mines françaises (années 1880-années 1910)</w:t>
+                <w:t xml:space="preserve">Refaire surface. Enjeux pour une histoire superficielle des mines en France (années 1830-années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syndicalisme et environnement : approches historiques et sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut CGT d'histoire sociale; Centre d'histoire sociale des mondes contemporains, Nov 2023, Paris campus condorcet, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société française d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444546v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs, sentinelles de l’environnement ? Mineurs, ouvriers et riverains à Salsigne (Aude), des années 1930 aux années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La sueur et la poussière: une histoire environnementale des mondes du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solène Rivoal; Romain Grancher; Judith Rainhorn; Renaud Bécot, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir l’expérience du travail minier par en bas. Les archives des délégués mineurs à la sécurité dans les mines françaises (1890- c. 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Mode de vie, travail et parcours dans les mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Artigaud; Constance Perrin-Joly; Martin Cavero; Michèle Leclerc-Olive, Sep 2024, Paris campus condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une expertise autonome dans un environnement à risques : le cas des délégués ouvriers à la sécurité dans les mines françaises (années 1880-années 1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syndicalisme et environnement : approches historiques et sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut CGT d'histoire sociale; Centre d'histoire sociale des mondes contemporains, Nov 2023, Paris campus condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circumventing death by intervening in life. Industrial paternalism in the French northern mining district (1860-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Economic History Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris campus condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer le droit de concession pour réformer la société : de la ‘mine aux mineurs’ à la nationalisation des mines (France, années 1880-années 1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La Nature sous contrat. Concessions, histoire et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RUCHE, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2051,98 +2418,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, santé et socialisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mil neuf cent. Revue d’histoire intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (41), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2152,224 +2519,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sécurisation des mines au XIXe siècle. Savoirs, pouvoirs et contre-pouvoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. 2025, 978-2-406-18955-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gauche et les migrations. Une histoire de l'internationalisme, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. 2024, 9782130830597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À bas les Belges ! » L'expulsion des mineurs borains (Lens, août-septembre 1892).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.151957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2379,413 +2746,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un éco-pouvoir ouvrier. Critiques du droit de concession et projets de nationalisation des mines (France, xixe siècle).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (xvie-xxie siècle).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-56, 2025, 979-10-413-0545-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13t3h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.263-273, 2021, 9782130822103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.498-510, 2021, 9782130822103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1800-1900. L’immigration belge en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire musée d’une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du Musée national de l’histoire de l’immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rumeur : un ‘art de la résistance’ ouvrière face à la domination ? (France, fin XIXe-début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Fausses nouvelles. Un millénaire de bruits et de rumeurs dans l’espace public français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-119, 2018, 978-2845168114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2795,385 +3162,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expulsion de travailleurs belges par les mineurs du Pas-de-Calais en 1892</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de l’ethnographie minière. Les ‘observations vécues’ de Jacques Valdour vers 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les combats du mouvement ouvrier face aux risques du travail vers 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working-Class Ecopolitics in French Northern Mining District (Late 19th-Early 20th Century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Labourocene&amp;quot;, or Making Sense of Labour in a Planetary Age. The Case of Mining in Contemporary France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie industrielle et transition écologique. Comment intégrer le travail dans l'écologisation des sociétés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser en internationaliste, penser global ? Les Internationales ouvrières et la question des migrations (années 1840 – années 1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Jean-Jaurès. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3241,51 +3768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7315AAB9"/>
+    <w:nsid w:val="41B54E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3472,51 +3999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-cabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5479-5923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439852v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137dt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0182" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.254.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Davigo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.004.0210" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.033.0101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.003.0072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.230.0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Wanecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.151957" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t3h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-cabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5479-5923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558441v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137dt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.254.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Davigo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0191g" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.004.0210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.003.0072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.033.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.230.0069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Wanecq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.151957" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t3h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0263" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>