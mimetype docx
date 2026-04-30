--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -695,1285 +695,1285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of herbivory on pollinators: a revisited meta-analysis</w:t>
+                <w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Haas-Desmarais</w:t>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+                <w:t xml:space="preserve">François‐xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Lortie</w:t>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Traveset</w:t>
+                <w:t xml:space="preserve">Tony Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504940v1</w:t>
+                <w:t xml:space="preserve">hal-05358193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t>
+                <w:t xml:space="preserve">Bottom–up and top–down drivers influence urbanization effects on insect herbivory in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+                <w:t xml:space="preserve">Gabriela Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Carla Vázquez‐gonzález</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Joly</w:t>
+                <w:t xml:space="preserve">Víctor M Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Beatriz Lago‐núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Chahine</w:t>
+                <w:t xml:space="preserve">Astrid van Den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oik.11751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358193v1</w:t>
+                <w:t xml:space="preserve">hal-05497078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom–up and top–down drivers influence urbanization effects on insect herbivory in oaks</w:t>
+                <w:t xml:space="preserve">The effect of herbivory on pollinators: a revisited meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Quiroga</w:t>
+                <w:t xml:space="preserve">Stephanie Haas-Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Vázquez‐gonzález</w:t>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor M Rodríguez</w:t>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Lago‐núñez</w:t>
+                <w:t xml:space="preserve">Christopher J Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid van Den Bossche</w:t>
+                <w:t xml:space="preserve">Anna Traveset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oik.11751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497078v1</w:t>
+                <w:t xml:space="preserve">hal-05504940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate on leaf phenolics, insect herbivory, and their relationship in pedunculate oak (Quercus robur) across its geographic range in Europe</w:t>
+                <w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Kadiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+                <w:t xml:space="preserve">Nattan Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mrazova</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raspail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05696-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059149v1</w:t>
+                <w:t xml:space="preserve">hal-05004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quercus suber and Pinus pinea mixture alters leaf traits and reduces insect herbivory without affecting predation in a Mediterranean agroforestry system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattan Plat</w:t>
+                <w:t xml:space="preserve">Inês D.H. Ramires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
+                <w:t xml:space="preserve">Alexandra C Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Pedro Barcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Raspail</w:t>
+                <w:t xml:space="preserve">David Lloberas Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 596, pp.123081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004506v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quercus suber and Pinus pinea mixture alters leaf traits and reduces insect herbivory without affecting predation in a Mediterranean agroforestry system</w:t>
+                <w:t xml:space="preserve">Tree diversity and density affect injuries caused by the invasive pest Cameraria ohridella in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês D.H. Ramires</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alex Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123081⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.128820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504584v1</w:t>
+                <w:t xml:space="preserve">hal-05168658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity and density affect injuries caused by the invasive pest Cameraria ohridella in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tree growth–herbivory relationship depends on functional traits across forest biodiversity experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schuldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Bauhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Stemmelen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Belluau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128820⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02835-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168658v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tree growth–herbivory relationship depends on functional traits across forest biodiversity experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Li</w:t>
+                <w:t xml:space="preserve">Urban tree diversity fosters bird insectivory despite a loss in bird diversity with urbanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Schuldt</w:t>
+                <w:t xml:space="preserve">Alain Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Bauhus</w:t>
+                <w:t xml:space="preserve">Gabriel Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Belluau</w:t>
+                <w:t xml:space="preserve">Hugo Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berthelot</w:t>
+                <w:t xml:space="preserve">Swane Cobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.105274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02835-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2024.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273569v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban tree diversity fosters bird insectivory despite a loss in bird diversity with urbanization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of climate on leaf phenolics, insect herbivory, and their relationship in pedunculate oak (Quercus robur) across its geographic range in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Paquette</w:t>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Marcotte</w:t>
+                <w:t xml:space="preserve">Yasmine Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ouellet</w:t>
+                <w:t xml:space="preserve">Anna Mrazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swane Cobus</w:t>
+                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 256, pp.105274. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (4), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2024.105274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05696-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846334v1</w:t>
+                <w:t xml:space="preserve">hal-05059149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity enhances predation by birds but not by arthropods across climate gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Vázquez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evalyne Muiruri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (5), </w:t>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of damage by the exotic invasive conifer seed bug Leptoglossus occidentalis in mixed pine-birch plantations: A case of biotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,710 +2139,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf isotopes reveal tree diversity effects on the functional responses to the pan‐European 2018 summer drought</w:t>
+                <w:t xml:space="preserve">Predation on Live and Artificial Insect Prey Shows Different Global Latitudinal Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Jing</w:t>
+                <w:t xml:space="preserve">Elena L. Zvereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Baum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+                <w:t xml:space="preserve">Tommi Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Ferlian</w:t>
+                <w:t xml:space="preserve">Craig R. A. Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19931⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (11), pp.e13899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642132v1</w:t>
+                <w:t xml:space="preserve">hal-04677291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation on Live and Artificial Insect Prey Shows Different Global Latitudinal Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does spatial variation in insect herbivory match variations in plant quality? A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Adroit</w:t>
+                <w:t xml:space="preserve">Elena L Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi Andersson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail V Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13899⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677291v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of BirdNET to infer European bird communities from large-scale ecoacoustic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ongoing range expansion of the invasive oak lace bug across Europe: current occurrence and potential distribution under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ciceu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Funosas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Schillé</w:t>
+                <w:t xml:space="preserve">Debojyoti Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Elger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Dimitrios Avtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 164, pp.112146. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 949, pp.174950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633976v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does spatial variation in insect herbivory match variations in plant quality? A meta‐analysis</w:t>
+                <w:t xml:space="preserve">Assessing the potential of BirdNET to infer European bird communities from large-scale ecoacoustic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena L Zvereva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">David Funosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (5), </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.112146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642865v1</w:t>
+                <w:t xml:space="preserve">hal-04633976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ongoing range expansion of the invasive oak lace bug across Europe: current occurrence and potential distribution under climate change</w:t>
+                <w:t xml:space="preserve">Leaf isotopes reveal tree diversity effects on the functional responses to the pan‐European 2018 summer drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Ciceu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+                <w:t xml:space="preserve">Xin Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten de Groot</w:t>
+                <w:t xml:space="preserve">Christel Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debojyoti Chakraborty</w:t>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Avtzis</w:t>
+                <w:t xml:space="preserve">Olga Ferlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 949, pp.174950. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806258v1</w:t>
+                <w:t xml:space="preserve">hal-04642132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta‐analysis of the effects of climate change‐related abiotic factors on aboveground and belowground plant‐associated microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Abdala‐roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,90 +2902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3030,14375 +3030,14387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbouring tree effects on leaf herbivory: Insect specialisation matters more than host plant leaf traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascertaining the Knowledge of the General Public and Stakeholders in the Forestry Sector to Invasive Alien Species—A Pan-European Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shihong Jia</w:t>
+                <w:t xml:space="preserve">Anže Japelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochao Yang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Iris Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lishunan Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qiulong Yin</w:t>
+                <w:t xml:space="preserve">György Csóka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14228⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12030642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342935v1</w:t>
+                <w:t xml:space="preserve">hal-04120496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascertaining the Knowledge of the General Public and Stakeholders in the Forestry Sector to Invasive Alien Species—A Pan-European Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+                <w:t xml:space="preserve">Widespread latitudinal asymmetry in the performance of marginal populations: A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anže Japelj</w:t>
+                <w:t xml:space="preserve">Francisco Rodríguez‐sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Bernardinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Yónatan Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Csóka</w:t>
+                <w:t xml:space="preserve">Adara Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.642. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.842-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land12030642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120496v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread latitudinal asymmetry in the performance of marginal populations: A meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree diversity reduces co-infestation of Douglas fir by two exotic pests and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Pulido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Quentin Ponette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rodríguez‐sánchez</w:t>
+                <w:t xml:space="preserve">Simone Prospero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yónatan Cáceres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adara Pardo</w:t>
+                <w:t xml:space="preserve">Gilles San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13665⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.397 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.84.94109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150038v1</w:t>
+                <w:t xml:space="preserve">hal-04513412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity reduces co-infestation of Douglas fir by two exotic pests and pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Impact of early insect herbivory on the invasive oak lace bug (Corythucha arcuata Say, 1832) in different oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles San Martin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.84.94109⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09967-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513412v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early insect herbivory on the invasive oak lace bug (Corythucha arcuata Say, 1832) in different oak species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">When tree diversity does not work: The interacting effects of tree diversity, altitude and amount of spruce on European spruce bark beetle outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikica Ogris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurij Diaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-023-09967-8⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 537, pp.120952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.120952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286508v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When tree diversity does not work: The interacting effects of tree diversity, altitude and amount of spruce on European spruce bark beetle outbreaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten de Groot</w:t>
+                <w:t xml:space="preserve">Effects of the cascading translocations of larch (Larix decidua Mill.) on canker disease due to Lachnellula willkommii (R. Hartig) Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikica Ogris</w:t>
+                <w:t xml:space="preserve">Olivier Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurij Diaci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 537, pp.120952. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.120952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01200-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095864v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the cascading translocations of larch (Larix decidua Mill.) on canker disease due to Lachnellula willkommii (R. Hartig) Dennis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is ecology different when studied with citizen scientists? A bibliometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Wagner</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01200-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.e10488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183932v1</w:t>
+                <w:t xml:space="preserve">hal-04232688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ecology different when studied with citizen scientists? A bibliometric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neighbouring tree effects on leaf herbivory: Insect specialisation matters more than host plant leaf traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
+                <w:t xml:space="preserve">Lishunan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Julliard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qiulong Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.e10488. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.10488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232688v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">Recovery of moth and butterfly (Lepidoptera) communities in a polluted region following emission decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Popova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitali Zverev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena L Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838, pp.155800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631327v1</w:t>
+                <w:t xml:space="preserve">hal-04060277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of tree diversity effects on the abundance, diversity and activity of herbivores' enemies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Following the track: accuracy and reproducibility of predation assessment on artificial caterpillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Mäntylä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.12.003⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170 (10), pp.914-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.13210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593840v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of moth and butterfly (Lepidoptera) communities in a polluted region following emission decline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactive effects of tree species composition and water availability on growth and direct and indirect defences in Quercus ilex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Vázquez‐gonzález</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena L Zvereva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 838, pp.155800. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.09125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060277v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the track: accuracy and reproducibility of predation assessment on artificial caterpillars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">A phylogenetically controlled test does not support the prediction of lower putative anti‐herbivore leaf traits for insular woody species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala‐roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Mäntylä</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
+                <w:t xml:space="preserve">Juli Caujapé‐castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Damestoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Sam</w:t>
+                <w:t xml:space="preserve">José Cruz‐guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.13210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721012v1</w:t>
+                <w:t xml:space="preserve">hal-03507065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of tree species composition and water availability on growth and direct and indirect defences in Quercus ilex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Galmán</w:t>
+                <w:t xml:space="preserve">Tree diversity effects on soil microbial biomass and respiration are context dependent across forest diversity experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cesarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Craven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Vázquez‐gonzález</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09125⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627421v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenetically controlled test does not support the prediction of lower putative anti‐herbivore leaf traits for insular woody species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Restoring tree species mixtures mitigates the adverse effects of pine monoculture and drought on forest carabids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Jouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14296⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507065v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring tree species mixtures mitigates the adverse effects of pine monoculture and drought on forest carabids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changes in the foliar fungal community between oak leaf flushes along a latitudinal gradient in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Gaytán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Faticov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (12), pp.2269 - 2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750300v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity effects on soil microbial biomass and respiration are context dependent across forest diversity experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harald Auge</w:t>
+                <w:t xml:space="preserve">The co‐existence of multiple oak leaf flushes contributes to the large within‐tree variation in chemistry, insect attack and pathogen infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Gaytán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595191v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the foliar fungal community between oak leaf flushes along a latitudinal gradient in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Gaytán</w:t>
+                <w:t xml:space="preserve">Anna Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdelfattah</w:t>
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Faticov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Andrey V Selikhovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (12), pp.2269 - 2280. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114548v1</w:t>
+                <w:t xml:space="preserve">hal-03631327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The co‐existence of multiple oak leaf flushes contributes to the large within‐tree variation in chemistry, insect attack and pathogen infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of tree diversity effects on the abundance, diversity and activity of herbivores' enemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, pp.130 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691806v1</w:t>
+                <w:t xml:space="preserve">hal-03593840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corythucha arcuata (Say, 1832) (Hemiptera, Tingidae) in its invasive range in Europe: perception, knowledge and willingness to act in foresters and citizens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in host basal area explain associational resistance of mixed forests to primary pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.69.71851⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 495, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432000v1</w:t>
+                <w:t xml:space="preserve">hal-03273314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in host basal area explain associational resistance of mixed forests to primary pests</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of latitude and conspecific plant density on insect leaf herbivory in oak saplings and seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala‐roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Gaytán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 495, pp.1-8. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (1), pp.172-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273314v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of latitude and conspecific plant density on insect leaf herbivory in oak saplings and seedlings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of tree mixture on forest productivity: tree species addition versus substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1596⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-021-01432-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128678v1</w:t>
+                <w:t xml:space="preserve">hal-03461547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tree mixture on forest productivity: tree species addition versus substitution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Assandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-021-01432-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461547v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conceptual and methodological issues in estimating the success of ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiménez Juan José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rey Benayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.107362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234104v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and methodological issues in estimating the success of ecological restoration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107362⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119373v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les projets de sciences citoyennes à l’école : pour quelles visées éducatives ? L’exemple du projet « Les gardiens des chênes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.7977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306702v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de sciences citoyennes à l’école : pour quelles visées éducatives ? L’exemple du projet « Les gardiens des chênes »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés‐correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ere.7977⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438306v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trees and Insects Have Microbiomes: Consequences for Forest Health and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40725-021-00136-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03103928v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and Insects Have Microbiomes: Consequences for Forest Health and Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tree diversity and forest resistance to insect pests: patterns, mechanisms, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.277-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40725-021-00136-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-041720-075234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03256378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity and forest resistance to insect pests: patterns, mechanisms, and prospects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Science citoyenne et qualité des données sur la biodiversité : un faux problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-041720-075234⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-ns01-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289466v1</w:t>
+                <w:t xml:space="preserve">hal-03856478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science citoyenne et qualité des données sur la biodiversité : un faux problème ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-ns01-art06⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856478v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining phytochemicals and multitrophic interactions to control forest insect pests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A meta‐analysis of insularity effects on herbivory and plant defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Rasmann</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos García‐verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala‐roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.386-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252404v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta‐analysis of insularity effects on herbivory and plant defences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combining phytochemicals and multitrophic interactions to control forest insect pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Abdala‐roberts</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14003⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157473v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Urbanization affects oak–pathogen interactions across spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura J A van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna E Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala‐roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.06091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477116v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization affects oak–pathogen interactions across spatial scales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corythucha arcuata (Say, 1832) (Hemiptera, Tingidae) in its invasive range in Europe: perception, knowledge and willingness to act in foresters and citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anže Japelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Csóka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.133 - 153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.06091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.69.71851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498569v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal variation in seed predation correlates with latitudinal variation in seed defensive and nutritional traits in a widespread oak species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+                <w:t xml:space="preserve">Interactions entre les chênes et la chenille processionnaire du chêne : de l'arbre à la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Henrik Bruun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65-66, pp.53-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913619v1</w:t>
+                <w:t xml:space="preserve">hal-04253863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre les chênes et la chenille processionnaire du chêne : de l'arbre à la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253863v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+                <w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evy Ampoorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Toigo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Boberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862488v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+                <w:t xml:space="preserve">Leaf chemical defences and insect herbivory in oak: accounting for canopy position unravels marked genetic relatedness effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lander Baeten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Boberg</w:t>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (5), pp.865-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619716v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf chemical defences and insect herbivory in oak: accounting for canopy position unravels marked genetic relatedness effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associational resistance to a pest insect fades with time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V. Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1), pp.427-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-019-01148-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164044v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associational resistance to a pest insect fades with time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Canopy composition and drought shape understorey plant assemblages in a young tree diversity experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail V. Kozlov</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Garrido Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-019-01148-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624306v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Bonisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy composition and drought shape understorey plant assemblages in a young tree diversity experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Tree species identity and forest composition affect the number of oak processionary moth captured in pheromone traps and the intensity of larval defoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Begoña Garrido Diaz</w:t>
+                <w:t xml:space="preserve">Thierry Bélouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12903⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930850v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species identity and forest composition affect the number of oak processionary moth captured in pheromone traps and the intensity of larval defoliation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12371⟩</w:t>
+              <w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549372v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03082720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">When to diapause or not to diapause? Winter predictability is not the answer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03082720v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associational resistance to both insect and pathogen damage in mixed forests is modulated by tree neighbour identity and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barsoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When to diapause or not to diapause? Winter predictability is not the answer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate affects neighbour-induced changes in leaf chemical defences and tree diversity-herbivory relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Koricheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barsoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100040⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611924v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate affects neighbour-induced changes in leaf chemical defences and tree diversity-herbivory relationships</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latitudinal variation in seed predation correlates with latitudinal variation in seed defensive and nutritional traits in a widespread oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Henrik Bruun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Koricheva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Barsoum</w:t>
+                <w:t xml:space="preserve">Felisa Covelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), pp.881-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986320v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of insularity on insect leaf herbivory and chemical defences in a Mediterranean oak species</w:t>
+                <w:t xml:space="preserve">Greater phylogenetic distance from native oaks predicts escape from insect leaf herbivores by non-native oak saplings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Vázquez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Encinas-Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felisa Covelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Galmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13589⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106 (9), pp.1202-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619872v1</w:t>
+                <w:t xml:space="preserve">hal-02618211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of forest insect pests to climate change: not so simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Oak genotype and phenolic compounds differently affect the performance of two insect herbivores with contrasting diet breadth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.103-108. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.615-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpy149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625842v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do trees respond to species mixing in experimental compared to observational studies?</w:t>
+                <w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kambach</w:t>
+                <w:t xml:space="preserve">Virginie Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allan</w:t>
+                <w:t xml:space="preserve">Baptiste Imbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bilodeau-Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Haase</w:t>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (19), pp.11254-11265. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5627⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610276v1</w:t>
+                <w:t xml:space="preserve">hal-02268916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greater phylogenetic distance from native oaks predicts escape from insect leaf herbivores by non-native oak saplings.</w:t>
+                <w:t xml:space="preserve">A meta-analysis of herbivore effects on plant attractiveness to pollinators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Traveset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1343⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618211v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genotype and phenolic compounds differently affect the performance of two insect herbivores with contrasting diet breadth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Fungal endophyte communities differ between chestnut galls and surrounding foliar tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpy149⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617788v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree diversity reduces pine infestation by mistletoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Guyot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Miren del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 449, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268916v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of herbivore effects on plant attractiveness to pollinators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contrasting effects of tree species and genetic diversity on the leaf-miner communities associated with silver birch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Durka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Iason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2707⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (3), pp.687-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04351-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623462v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal endophyte communities differ between chestnut galls and surrounding foliar tissues</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of urbanization on insect herbivory and plant defences in oak trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge C. Berny Mier y Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felisa Covelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl de La Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100876⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (1), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.05497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618397v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of tree species and genetic diversity on the leaf-miner communities associated with silver birch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Carabid activity‐density increases with forest vegetation diversity at different spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Jouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Morath</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04351-x⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619869v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of urbanization on insect herbivory and plant defences in oak trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+                <w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge C. Berny Mier y Teran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felisa Covelo</w:t>
+                <w:t xml:space="preserve">Stephan Kambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl de La Mata</w:t>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128 (1), pp.113-123. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.05497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629180v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity reduces pine infestation by mistletoe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evy Ampoorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Bravo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miren del Río</w:t>
+                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117470⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618879v1</w:t>
+                <w:t xml:space="preserve">hal-02154551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabid activity‐density increases with forest vegetation diversity at different spatial scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Tree diversity effects on leaf insect damage on pedunculate oak: the role of landscape context and forest stratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 433, pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/icad.12372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622327v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect herbivory and avian insectivory in novel native oak forests: Divergent effects of stand size and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fons van Der Plas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Valdés Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 445, pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629130v1</w:t>
+                <w:t xml:space="preserve">hal-02181063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
+                <w:t xml:space="preserve">Opposite latitudinal patterns for bird and arthropod predation revealed in experiments with differently colored artificial prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena L. Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Forsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Allan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
+                <w:t xml:space="preserve">Juan Antonio Hernández‐agüero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154551v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity effects on leaf insect damage on pedunculate oak: the role of landscape context and forest stratum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactive effects of tree mixing and drought on a primary forest pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622913v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect herbivory and avian insectivory in novel native oak forests: Divergent effects of stand size and connectivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Responses of forest insect pests to climate change: not so simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Koricheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.05.018⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181063v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite latitudinal patterns for bird and arthropod predation revealed in experiments with differently colored artificial prey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of insularity on insect leaf herbivory and chemical defences in a Mediterranean oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Hernández‐agüero</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos M. Fyllas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (6), pp.1226-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625974v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of tree mixing and drought on a primary forest pest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How do trees respond to species mixing in experimental compared to observational studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bilodeau-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00077⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (19), pp.11254-11265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620499v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between plant defence signalling pathways: Evidence from bioassays with insect herbivores and plant pathogens</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons van Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625619v1</w:t>
+                <w:t xml:space="preserve">hal-02606618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host plant frequency and secondary metabolites are concurrently associated with insect herbivory in a dominant riparian tree</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A million and more trees for science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vanhellemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Koricheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0281⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.763-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0544-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621658v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+                <w:t xml:space="preserve">Synthesis and future research directions linking tree diversity to growth, survival, and damage in a global network of tree diversity experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake J. Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris Verheyen</w:t>
+                <w:t xml:space="preserve">Margot Vanhellemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barsoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Bauhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.68-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606618v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A million and more trees for science</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La chenille processionnaire du pin : une menace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0544-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626933v1</w:t>
+                <w:t xml:space="preserve">hal-02619240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and future research directions linking tree diversity to growth, survival, and damage in a global network of tree diversity experiments</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake J. Grossman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624580v1</w:t>
+                <w:t xml:space="preserve">hal-01709675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Maltoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (6), pp.1459-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01709675v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chenille processionnaire du pin : une menace ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can tree species richness attenuate the effect of drought on organic matter decomposition and stabilization in young plantation forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Masudur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Carnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619240v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Difference in shade tolerance drives the mixture effect on oak productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Maltoni</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Gégout J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (106), pp.1073-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621192v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can tree species richness attenuate the effect of drought on organic matter decomposition and stabilization in young plantation forests?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anti-herbivore defences and insect herbivory: Interactive effects of drought and tree neighbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Carnol</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (5), pp.2043-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620952v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal variation in plant chemical defences drives latitudinal patterns of leaf herbivory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trace element transfer from two contaminated soil series to Medicago sativa and one of its herbivores, Spodoptera exigua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.650-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2017.1374342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.03326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621134v1</w:t>
+                <w:t xml:space="preserve">hal-01837310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in shade tolerance drives the mixture effect on oak productivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Latitudinal variation in plant chemical defences drives latitudinal patterns of leaf herbivory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">- Gégout J.C.</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge C. Berny-Mier y Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart G. H. Timmermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (7), pp.1124-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02607385v1</w:t>
+                <w:t xml:space="preserve">hal-02621134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-herbivore defences and insect herbivory: Interactive effects of drought and tree neighbours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fungi reduce preference and performance of insect herbivores on challenged plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayco J. M. Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12956⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.300-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628889v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element transfer from two contaminated soil series to Medicago sativa and one of its herbivores, Spodoptera exigua</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive biodiversity–productivity relationships in forests: climate matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Drössler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.20170747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2017.1374342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837310v1</w:t>
+                <w:t xml:space="preserve">hal-02474756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi reduce preference and performance of insect herbivores on challenged plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Drought and plant neighbourhood interactively determine herbivore consumption and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2044⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24299-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622124v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive biodiversity–productivity relationships in forests: climate matters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host plant frequency and secondary metabolites are concurrently associated with insect herbivory in a dominant riparian tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (4), pp.20170747. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2017.0747⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474756v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought and plant neighbourhood interactively determine herbivore consumption and performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactions between plant defence signalling pathways: Evidence from bioassays with insect herbivores and plant pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (6), pp.2353-2364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24299-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625056v1</w:t>
+                <w:t xml:space="preserve">hal-02625619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity drives forest stand resistance to natural disturbances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40725-017-0064-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608422v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anatomical landmarks for maxillary nerve block in the pterygopalatine fossa: a radiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beylacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nouette-Gaulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (2), pp.90-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2016.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01559963v1</w:t>
+                <w:t xml:space="preserve">hal-01607718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical landmarks for maxillary nerve block in the pterygopalatine fossa: a radiological study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Montaudon</w:t>
+                <w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evalyne W. Muiruri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gravellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2016.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607718v1</w:t>
+                <w:t xml:space="preserve">hal-01834387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Thiery</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David I. Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (13), pp.3005-3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01834387v1</w:t>
+                <w:t xml:space="preserve">hal-02625784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of tree genetic diversity on insect herbivory varies with insect abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625784v1</w:t>
+                <w:t xml:space="preserve">hal-01608353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tree genetic diversity on insect herbivory varies with insect abundance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (11), pp.1414-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608353v1</w:t>
+                <w:t xml:space="preserve">hal-02626794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+                <w:t xml:space="preserve">Tree diversity drives forest stand resistance to natural disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Bauhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Boberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (3), pp.223-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40725-017-0064-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626794v1</w:t>
+                <w:t xml:space="preserve">hal-01608422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity reduces pest damage in mature forests across Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.20151037. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2015.1037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391249v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fons van Der Plas</w:t>
+                <w:t xml:space="preserve">Plant diversity effects on insect herbivores and their natural enemies: current thinking, recent findings, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Abdala-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rasmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Manning</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kailen A. Mooney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441562v1</w:t>
+                <w:t xml:space="preserve">hal-02634087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity effects on insect herbivores and their natural enemies: current thinking, recent findings, and future directions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Pest damage in mixed forests: Disentangling the effects of neighbor identity, host density and host apparency at different spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kailen A. Mooney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Régolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 378, pp.103-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2015.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634087v1</w:t>
+                <w:t xml:space="preserve">hal-01371826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest damage in mixed forests: Disentangling the effects of neighbor identity, host density and host apparency at different spatial scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Régolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge van Halder</w:t>
+                <w:t xml:space="preserve">Pete Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Soliveres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371826v1</w:t>
+                <w:t xml:space="preserve">hal-01557568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pete Manning</w:t>
+                <w:t xml:space="preserve">Host range expansion is density dependent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Soliveres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+                <w:t xml:space="preserve">Nicolas Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (3), pp.779-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-016-3711-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557568v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range expansion is density dependent.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fungal disease incidence along tree diversity gradients depends on latitude in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diem Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Larter</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bussotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-016-3711-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 6 (n° 8), pp. 2426-2438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634508v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal disease incidence along tree diversity gradients depends on latitude in European forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of tree diversity on different aspects of insect herbivory along a global temperature gradient - A meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingolf Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 6 (n° 8), pp. 2426-2438. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386730v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of tree diversity on different aspects of insect herbivory along a global temperature gradient - A meta-analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kambach</w:t>
+                <w:t xml:space="preserve">Tree diversity reduces pest damage in mature forests across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingolf Kuhn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165815⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.20151037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2015.1037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630854v1</w:t>
+                <w:t xml:space="preserve">hal-01391249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of tree diversity on young tree growth and resistance to insect herbivores across three biodiversity experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hans C. Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaboury Ghazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (12), pp.1674-1685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.02090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity limits the impact of an invasive forest pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Selvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 10 (n° 9), pp. 1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0136469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of the effects of nutrient enrichment on litter decomposition in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Koricheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Gulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 90 (n° 3), pp. 669-688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.12125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of a global network of tree diversity experiments to sustainable forest plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris Verheyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Margot Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, online first (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13280-015-0685-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host range expansion of native insects to exotic trees increases with area of introduction and presence of congeneric native trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (1), pp.69-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.12362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant phylogenetic diversity on herbivory depend on herbivore specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Koricheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (1), pp.134-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.12175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree species composition rather than diversity triggers associational resistance to the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (6), pp.516-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host tree density and apparency on the probability of attack by the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 334, pp.185-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf traits influencing oviposition preference and larval performance of Cameraria ohridella on native and novel host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilla d'Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique S.J. Simmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Straw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Koricheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 152 (2), pp.157-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eea.12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant apparency, an overlooked driver of associational resistance to insect herbivory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101 (2), pp.418-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.12055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Bussotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Gugerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity increases insect herbivory on oak saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia L. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling plant-animal diversity relationships: a meta-regression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93 (9), pp.2115-2124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-1300.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17408,745 +17420,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattan Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raspail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity effects on forest productivity: disentangling the effects of tree species addition vs. substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-mediated, cross-generational intraspecific competition in a multivoltine herbivore species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can school children support ecological research? Lessons from the ‘Oak bodyguard’ citizen science project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect herbivory on urban trees: Complementary effects of tree neighbours and predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18156,915 +18168,994 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves. Quelle(s) potentialité(s) pour une éducation à la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pelissier &amp; Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'ARDIST</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-170, 2024, Après les rencontres, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blanc; Agathe Euzen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives CNRS Ecologie &amp; Environnement 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Ecologie &amp; Environnement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-241, 2023, Les cahiers prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belowground–aboveground interactions between pathogens and herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pil U. Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayco J. M. Tack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aboveground–belowground community ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2018, Ecological Studies, 978-3-319-91613-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91614-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community genetics in the time of next generation molecular technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gugerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of trees and forest communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'arbre en ville à la forêt urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae; Presses de l’Université du Québec, 178 p., 2026, Synthèses, 978-2-7592-4319-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Muller</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04802948v1</w:t>
+                <w:t xml:space="preserve">hal-05578723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'arbre en ville à la forêt urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 2024, 9782759238781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les gardiens du chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vessillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kaennel Dobbertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Mesguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. , 2020, 978-2-491452-00-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19074,2018 +19165,2018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque « Les sciences participatives à l'école » Quel accompagnement des enseignants pour développer les apprentissages scientifiques des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pombar Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les sciences participatives à l'école"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences humaines et sociales en Bretagne; Patricia Marzin-Janvier, Oct 2023, Rennes (MSHB, Revie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Avian insectivory is mediated by bird acoustic and functional diversity along a wide latitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
+              <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New perspectives and societal challenges".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497780v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian insectivory is mediated by bird acoustic and functional diversity along a wide latitudinal gradient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perron Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New perspectives and societal challenges".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907131v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences citoyennes, des projets prometteurs pour la mise en œuvre de démarches d’investigation scientifique à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perron Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 èmes journées de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensify production, transform biomass to energy and novel goods and protect soils in Europe (INTENSE): Progress in year 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Oustrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dellise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Phytotechnology Conference, 1-5 October 2018, University of Novi Sad (Serbia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Novi Sad, France. pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INTENSE project: Intensify production, transform biomass to energy and novel goods and protect soils in Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Oustrière</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604413v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The INTENSE project: Intensify production, transform biomass to energy and novel goods and protect soils in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Oustrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791145v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity - forest resistance relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Boberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMIXFOR Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tree species diversity on resistance to natural disturbances in planted forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Boberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit. EcoSummit 2016. Ecological Sustainability: Engineering Change.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird functional insectivory and landscape complexity in vineyard agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evalyne Wairimu Muiruri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Higher resistance to herbivory by mixing tree species in edges rather than of forest interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 25 p</w:t>
+              <w:t xml:space="preserve">IUFRO landscape ecology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608084v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher resistance to herbivory by mixing tree species in edges rather than of forest interiors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO landscape ecology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t>
+              <w:t xml:space="preserve">IUFRO Conference 2015 : Population Dynamics and Integrated Control of Forest Defoliating and Other Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sopot, Poland. pp. 1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740979v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference 2015 : Population Dynamics and Integrated Control of Forest Defoliating and Other Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sopot, Poland. pp. 1-25</w:t>
+              <w:t xml:space="preserve">IUFRO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756992v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Karliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the community genetics hypothesis : experimental evidence of response of insect herbivory to oak genotype diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of geographic variation in the keystone tree species, pedunculate oak (Quercus robur l.) on susceptibility to insect herbivory : a translocation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Telford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Lakatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Tubalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21095,100 +21186,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles fonctionnels et structurels de la biodiversité sur les communautés d'insectes et d’herbivorie associée : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21198,485 +21289,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la résistance des plantes aux attaques d’insectes herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interactions entre organismes. Université de Bordeaux, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03276155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TREE cameras (Temporal Recording of Ecological Events): technical description and user guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mrazova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattan Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raspail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 1202 BIOGECO INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martinet</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04127709v4</w:t>
+                <w:t xml:space="preserve">hal-05566884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sordello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+              <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04268786v1</w:t>
+                <w:t xml:space="preserve">hal-04127709v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04268786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et productivité des forêts : effets des interactions biotiques sous contrainte climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21686,161 +21895,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.117-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId635"/>
+      <w:footerReference w:type="default" r:id="rId638"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21908,51 +22117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B809CA93"/>
+    <w:nsid w:val="250A5A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22056,51 +22265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CA69DCE"/>
+    <w:nsid w:val="59201F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22204,51 +22413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="501154AF"/>
+    <w:nsid w:val="610C8EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22352,51 +22561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0980B497"/>
+    <w:nsid w:val="5D2EE39F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22500,51 +22709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8F1187DA"/>
+    <w:nsid w:val="AFE1E55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22648,51 +22857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F6E0C2DF"/>
+    <w:nsid w:val="5C107013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22894,51 +23103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-castagneyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8795-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168091135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haas-Desmarais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lortie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traveset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf258" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Quiroga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lago&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Den Bossche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11751" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mrazova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05696-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s D.H. Ramires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Correia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Barcik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloberas Lafuente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuldt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Belluau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02835-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19931" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. Zvereva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adroit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Andersson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. A. Barnett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13899" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L Zvereva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Kozlov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14440" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ciceu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174950" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala&#8208;roberts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Jia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochao Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishunan Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiulong Yin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Japelj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bernardinelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Cs&#243;ka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12030642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;natan C&#225;ceres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adara Pardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13665" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.94109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09967-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikica Ogris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120952" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10488" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Zverev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155800" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13210" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Caujap&#233;&#8208;castells" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cruz&#8208;guedes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesarz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13461" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.69.71851" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Van Halder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119374" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude To&#239;go" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meredieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01432-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.7977" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289466v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041720-075234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-ns01-art06" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252404v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.04.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a&#8208;verdugo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J A van Dijk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Barr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06091" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Henrik Bruun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Covelo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz207" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Kozlov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01148-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Field" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13397" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611924v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100040" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986320v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13700" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mata" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos M. Fyllas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13589" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625842v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618211v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Encinas-Valero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1343" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623462v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2707" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100876" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Iason" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morath" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04351-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C. Berny Mier y Teran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l de La Mata" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05497" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622913v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.014" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625974v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cornelissen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Forsman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Hern&#225;ndez&#8208;ag&#252;ero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5862" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625619v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12987" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621658v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Francisco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0281" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626933v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hector" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vanhellemont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0544-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake J. Grossman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.12.015" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620952v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masudur Rahman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.10.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621134v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C. Berny-Mier y Teran" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart G. H. Timmermans" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03326" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628889v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12956" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837310v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2017.1374342" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622124v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J. M. Tack" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2044" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474756v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jactel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gritti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forrester" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mason" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0747" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625056v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24299-x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608422v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-017-0064-1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607718v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylacq" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaudon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.12.008" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608353v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Leiva" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1637" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391249v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.1037" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634087v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailen A. Mooney" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.10.003" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634508v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrette" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3711-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386730v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Nguyen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2056" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630854v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165815" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639953v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Haase" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans C. Cornelissen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02090" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCD8R0G2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391246v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136469" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186536v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ferreira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gulis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12125" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204232v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0685-1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633836v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12362" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633973v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.06.008" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636432v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla d'Costa" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique S.J. Simmonds" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Straw" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12211" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACEDC6C118E40CCBAF393CFDC0DA4686F5FF831E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648889v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pere" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12055" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646228v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044247" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644776v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1300.1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276166v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276170v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379734v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791596v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pil U. Rasmussen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91614-9_7" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602278v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802948v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3879-8" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291306v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vessillier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kaennel Dobbertin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mesguich" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03419897v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247799v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellise" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604413v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795518v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793549v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793170v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Wairimu Muiruri" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608084v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740979v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756992v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752516v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755487v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Telford" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Tubalin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810519v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03276155v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-castagneyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8795-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168091135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Quiroga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lago&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid van Den Bossche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Haas-Desmarais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lortie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traveset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s D.H. Ramires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Correia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Barcik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloberas Lafuente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128820" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuldt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Belluau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02835-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mrazova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05696-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. Zvereva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adroit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Andersson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. A. Barnett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L Zvereva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Kozlov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ciceu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174950" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19931" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala&#8208;roberts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Japelj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bernardinelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Cs&#243;ka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12030642" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#243;natan C&#225;ceres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adara Pardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13665" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.94109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09967-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikica Ogris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Diaci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120952" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01200-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10488" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Jia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochao Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishunan Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiulong Yin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Zverev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155800" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721012v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13210" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09125" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Caujap&#233;&#8208;castells" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cruz&#8208;guedes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14296" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesarz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13461" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Van Halder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119374" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1596" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude To&#239;go" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meredieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01432-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.7977" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289466v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041720-075234" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856478v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-ns01-art06" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a&#8208;verdugo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252404v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.04.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J A van Dijk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Barr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06091" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432000v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.69.71851" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164044v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa101" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624306v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Kozlov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01148-y" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611924v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100040" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Field" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13397" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986320v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13700" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913619v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Henrik Bruun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Covelo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz207" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618211v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Encinas-Valero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1343" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2707" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100876" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Iason" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morath" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04351-x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C. Berny Mier y Teran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l de La Mata" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05497" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622913v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40GFMR6M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625974v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cornelissen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Forsman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Hern&#225;ndez&#8208;ag&#252;ero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5862" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619872v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mata" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos M. Fyllas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13589" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626933v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hector" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vanhellemont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0544-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624580v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake J. Grossman" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.12.015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620952v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masudur Rahman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.10.008" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628889v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12956" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837310v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2017.1374342" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621134v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C. Berny-Mier y Teran" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart G. H. Timmermans" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03326" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622124v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J. M. Tack" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2044" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474756v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jactel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gritti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forrester" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mason" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0747" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625056v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24299-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621658v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Francisco" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0281" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625619v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12987" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607718v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylacq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nouette-Gaulain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaudon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2016.12.008" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608353v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Leiva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1637" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608422v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-017-0064-1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634087v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailen A. Mooney" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.10.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634508v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrette" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3711-5" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386730v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Nguyen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2056" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630854v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165815" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.1037" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639953v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Haase" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans C. Cornelissen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02090" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCD8R0G2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391246v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136469" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186536v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ferreira" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gulis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12125" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204232v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0685-1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633836v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12362" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633973v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.06.008" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636432v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla d'Costa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique S.J. Simmonds" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Straw" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12211" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACEDC6C118E40CCBAF393CFDC0DA4686F5FF831E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648889v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pere" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12055" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646228v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044247" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644776v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1300.1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276166v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276170v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379734v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791596v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pil U. Rasmussen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91614-9_7" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602278v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578723v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802948v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291306v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vessillier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kaennel Dobbertin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mesguich" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03419897v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247799v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellise" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604413v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795518v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793549v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793170v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Wairimu Muiruri" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740979v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756992v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608084v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752516v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755487v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Telford" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Tubalin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810519v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03276155v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566884v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>