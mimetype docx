--- v0 (2026-03-18)
+++ v1 (2026-04-14)
@@ -352,178 +352,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Tax Haven: A new race for Carbon Leakage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science-Based Targets&amp;quot;: a trade-off between different climate reporting tools based on scientific knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Congress of the European Accounting Association (EAA) - Bucharest University of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucharest (Romania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599525v1</w:t>
+                <w:t xml:space="preserve">hal-04599529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-Based Targets&amp;quot;: a trade-off between different climate reporting tools based on scientific knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Tax Haven: A new race for Carbon Leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Congress of the European Accounting Association (EAA) - Bucharest University of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucharest (Romania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599529v1</w:t>
+                <w:t xml:space="preserve">hal-04599525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Tax Haven: A new race for Carbon Leakage</w:t>
               </w:r>
@@ -900,247 +900,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du changement climatique au « reporting climat » : entre connaissances scientifiques et réponses des entreprises aux attentes de la société</w:t>
+                <w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e séminaire 2AD’days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Sofia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">1st annual Comptabilité Contrôle Audit – Accounting Auditing Control (CCA-AAC) conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Lausanne and AFC, Feb 2022, Champéry, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03946826v1</w:t>
+                <w:t xml:space="preserve">halshs-03946803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting extra-financier et lutte contre le réchauffement climatique</w:t>
+                <w:t xml:space="preserve">Du changement climatique au « reporting climat » : entre connaissances scientifiques et réponses des entreprises aux attentes de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Doctorants ADEME 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Mar 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">2e séminaire 2AD’days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sofia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03946817v1</w:t>
+                <w:t xml:space="preserve">halshs-03946826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t>
+                <w:t xml:space="preserve">Reporting extra-financier et lutte contre le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st annual Comptabilité Contrôle Audit – Accounting Auditing Control (CCA-AAC) conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Lausanne and AFC, Feb 2022, Champéry, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées des Doctorants ADEME 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Mar 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03946803v1</w:t>
+                <w:t xml:space="preserve">halshs-03946817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Science based targets » : un arbitrage entre les différents outils de reporting climat sur fond de connaissances scientifiques</w:t>
               </w:r>
@@ -1189,191 +1189,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03946834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone</w:t>
+                <w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAN CSEAR Conference – 6th CSEAR France Conference on social and environmental accounting research – EMAN Europe 25 the Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">16e Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228428v1</w:t>
+                <w:t xml:space="preserve">hal-03364974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone.</w:t>
+                <w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMAN CSEAR Conference – 6th CSEAR France Conference on social and environmental accounting research – EMAN Europe 25 the Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364974v1</w:t>
+                <w:t xml:space="preserve">hal-03228428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting extra-financier et lutte contre le réchauffement climatique</w:t>
               </w:r>
@@ -1675,367 +1675,367 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD) - journée doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivité entre le reporting financier et extra-financier : une exploration à travers la comptabilité « climat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 28 (4), pp.21-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.284.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Reporting Related to the TCFD Framework: An Exploration of the Air Transport Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0969160x.2021.2007784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du changement climatique au « reporting climat » : entre connaissances scientifiques et réponses des entreprises aux attentes de la société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de montpellier, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03928364v1</w:t>
-              </w:r>
-[...212 lines deleted...]
-                <w:t xml:space="preserve">hal-03517014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2190,51 +2190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzorati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Varnajot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.284.0021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160x.2021.2007784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzorati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Varnajot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.284.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160x.2021.2007784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>