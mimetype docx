--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -66,1659 +66,1659 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Evasion: Integrating Carbon Tax Havens into Climate Accountability Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th CSEAR France Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Cité, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science-Based Targets&amp;quot;: a trade-off between different climate reporting tools based on scientific knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Annual Congress of the European Accounting Association (EAA) - Bucharest University of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucharest (Romania), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Tax Haven: A new race for Carbon Leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Annual Congress of the European Accounting Association (EAA) - Bucharest University of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucharest (Romania), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Tax Haven: A new race for Carbon Leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème congrès de l’AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Etats généraux de la recherche comptable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Economie, des Finances et de la Souveraineté industrielle et numérique, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un arbitrage entre les différents outils de reporting climat sur fond de connaissances scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th French Conference On Social And Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un arbitrage entre les différents outils de reporting climat sur fond de connaissances scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44ème congrès de l’AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxonomie verte à l'heure du changement climatique : une véritable solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du changement climatique au « reporting climat » : entre connaissances scientifiques et réponses des entreprises aux attentes de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e séminaire 2AD’days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sofia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivity between financial and extra-financial reporting: an exploration through “climate” accounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st annual Comptabilité Contrôle Audit – Accounting Auditing Control (CCA-AAC) conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Lausanne and AFC, Feb 2022, Champéry, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reporting extra-financier et lutte contre le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Doctorants ADEME 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Mar 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science based targets » : un arbitrage entre les différents outils de reporting climat sur fond de connaissances scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43e congrès de l’Association francophone de comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reporting extra-financier et lutte contre le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2AD’days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montrouge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une exploration empirique de la relation entre le reporting financier et non financier sur le climat des firmes participantes aux marchés carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMAN CSEAR Conference – 6th CSEAR France Conference on social and environmental accounting research – EMAN Europe 25 the Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-financial reporting and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Institute for Advanced Studies in Management (EIASM) - EDEN on Qualiative Research in Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-financial reporting and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Emerging Scholars Colloquium Approaching CSEAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, St Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reporting extra-financier et lutte contre le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41e congrès de l’Association francophone de comptabilité - Journée doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reporting extra-financier et lutte contre le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD) - journée doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain tourism stakeholders facing the climate, energy and decarbonisation challenges, perspectives and adaptations in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marzorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Marzorati</w:t>
+                <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien David</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Varnajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randolf Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOS4CC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bolzano, Italy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245475v1</w:t>
-              </w:r>
-[...1471 lines deleted...]
-                <w:t xml:space="preserve">hal-03123960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1736,64 +1736,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité entre le reporting financier et extra-financier : une exploration à travers la comptabilité « climat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tome 28 (4), pp.21-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,64 +1827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Reporting Related to the TCFD Framework: An Exploration of the Air Transport Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1950,51 +1950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du changement climatique au « reporting climat » : entre connaissances scientifiques et réponses des entreprises aux attentes de la société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de montpellier, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2190,51 +2190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzorati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Varnajot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.284.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160x.2021.2007784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzorati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Varnajot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.284.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160x.2021.2007784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03928364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>