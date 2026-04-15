--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -851,256 +851,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prince de Lavau un personnage à la transition des âges du Fer</w:t>
+                <w:t xml:space="preserve">Le tumulus princier de Vix : premiers résultats de la fouille 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.17-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084623v1</w:t>
+                <w:t xml:space="preserve">hal-03281902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tumulus princier de Vix : premiers résultats de la fouille 2019</w:t>
+                <w:t xml:space="preserve">L’or dans la tombe princière de Lavau (Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les gaulois et l'or, 399, pp.64-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03281902v1</w:t>
+                <w:t xml:space="preserve">hal-03084641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or dans la tombe princière de Lavau (Aube)</w:t>
+                <w:t xml:space="preserve">Le prince de Lavau un personnage à la transition des âges du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les gaulois et l'or, 399, pp.64-67</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Celtes et Gaulois : Dernières découvertes, 156 (Décembre 2020-Février 2021), pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084641v1</w:t>
+                <w:t xml:space="preserve">hal-03084623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavau, le chaudron de la tombe celte imprimé en 3D</w:t>
               </w:r>
@@ -1188,692 +1188,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rouelles de Moyencourt »Les Hauts du Bois de Piques« (dép. Somme / F)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La plaine de Troyes : frontière du monde des princes à l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Morel</w:t>
-[...37 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série n°21, pp.34-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915964v1</w:t>
+                <w:t xml:space="preserve">hal-01915996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plaine de Troyes : frontière du monde des princes à l’âge du Fer</w:t>
+                <w:t xml:space="preserve">Un objet en craie trouvé à Saint-Martin-aux-Champs (Marne, F.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hors-série n°21, pp.34-39</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915996v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un objet en craie trouvé à Saint-Martin-aux-Champs (Marne, F.)</w:t>
+                <w:t xml:space="preserve">De nouveaux fragments de vases aviformes du Bronze final découverts en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47, pp.16</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915990v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux fragments de vases aviformes du Bronze final découverts en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rouelles de Moyencourt »Les Hauts du Bois de Piques« (dép. Somme / F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.191-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Monnier</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.11588/ak.2018.2.75182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916022v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nécropole de Lavau « Zac du Moutot » (Aube) au Bronze final et au premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Un instantané d’un habitat du VIIème s. à Alluyes “La Pierre Aigüe” (Eure-et-Loir) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15, pp.125-133</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société dunoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 307, pp.142-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01611258v1</w:t>
+                <w:t xml:space="preserve">halshs-01611270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une série d'objets énigmatiques en céramique de l'étape ancienne du Bronze final, dans l'est du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.178-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un instantané d’un habitat du VIIème s. à Alluyes “La Pierre Aigüe” (Eure-et-Loir) ?</w:t>
+                <w:t xml:space="preserve">Chronique d’une découverte exceptionnelle : La nécropole et la tombe « princière » de Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie en Champagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.3-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Capron</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">halshs-01611270v1</w:t>
+                <w:t xml:space="preserve">hal-01567103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d’une découverte exceptionnelle : La nécropole et la tombe « princière » de Lavau</w:t>
+                <w:t xml:space="preserve">La Nécropole de Lavau « Zac du Moutot » (Aube) au Bronze final et au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89, pp.3-23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.125-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567103v1</w:t>
+                <w:t xml:space="preserve">halshs-01611258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un grand domaine aristocratique de la cité des Viromanduens : la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Mare aux Canards à Noyon (Oise)</w:t>
               </w:r>
@@ -2358,484 +2358,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la consommation au recyclage du plomb, l’étude des déchets de Mathay-Mandeure Epomanduodurum (Doubs)</w:t>
+                <w:t xml:space="preserve">Une occupation de La Tène ancienne à Pithiviers « Bois Médor » (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 131, pp.39-44. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.1790⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.67-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01107349v1</w:t>
+                <w:t xml:space="preserve">halshs-01109876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation de La Tène ancienne à Pithiviers « Bois Médor » (Loiret)</w:t>
+                <w:t xml:space="preserve">Une grande hache polie en roche alpine dans le Haut-Beaujolais : La Chapelle-de-Mardore &amp;quot;Vers le Mont&amp;quot; [Rhône]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et patrimoine de Roanne et sa région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.180-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-01109876v1</w:t>
+                <w:t xml:space="preserve">halshs-01107352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grande hache polie en roche alpine dans le Haut-Beaujolais : La Chapelle-de-Mardore &amp;quot;Vers le Mont&amp;quot; [Rhône]</w:t>
+                <w:t xml:space="preserve">De la consommation au recyclage du plomb, l’étude des déchets de Mathay-Mandeure Epomanduodurum (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et patrimoine de Roanne et sa région</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01107352v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural de La Tène finale à Pithiviers « Vieux Chemin d’Etampes » (Loiret),</w:t>
+                <w:t xml:space="preserve">Des lests de filet en terre cuite au deuxième Âge du Fer, en Gaule septentrionale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.17-36</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01107351v1</w:t>
+                <w:t xml:space="preserve">halshs-01107355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lests de filet en terre cuite au deuxième Âge du Fer, en Gaule septentrionale ?</w:t>
+                <w:t xml:space="preserve">Un établissement rural de La Tène finale à Pithiviers « Vieux Chemin d’Etampes » (Loiret),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.17-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Josset</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">halshs-01107355v1</w:t>
+                <w:t xml:space="preserve">halshs-01107351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une empreinte de coin monétaire à Mathay-Mandeure Epomanduodurum</w:t>
               </w:r>
@@ -3019,592 +3019,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et devenir de l'espace funéraire de l'époque romaine à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">500. Un phénomène princier entre Seine et Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">, Gallia 66e supplément, pp.137-158, 2024, 978-2-271-15311-1</w:t>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pilippe Barral, Thomas Charenton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. Fragments d’un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SilvanaEditoriale, pp.68-69, 2024, 9788836654000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129829v1</w:t>
+                <w:t xml:space="preserve">hal-04948584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">500. Un phénomène princier entre Seine et Saône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion et devenir de l'espace funéraire de l'époque romaine à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, SilvanaEditoriale, pp.68-69, 2024, 9788836654000</w:t>
+                <w:t xml:space="preserve">Benoit Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lavau I. Le complexe funéraire monumental de Lavau (XIIe s. av. J.-C. - IVe s. apr. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallia 66e supplément, pp.137-158, 2024, 978-2-271-15311-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948584v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bâtiments en façade [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
+                <w:t xml:space="preserve">Construction du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.65-66, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.202, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569813v1</w:t>
+                <w:t xml:space="preserve">hal-04570354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage du plomb dans le bâti [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des fonctions et un type d'occupation peu représentatifs d'une &amp;lt;em&amp;gt;pars rustica&amp;lt;/em&amp;gt; [Discussion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-72, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.176, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569829v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat perché du Malpas à Soyons (Ardèche) durant l’Antiquité tardive : état des données</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le mobilier en plomb [Les études spécialisées]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-38, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Gilles</w:t>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">halshs-03985864v1</w:t>
+                <w:t xml:space="preserve">hal-04569762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de stockage [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3628,2188 +3616,2200 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.82-84, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier en plomb [Les études spécialisées]</w:t>
+                <w:t xml:space="preserve">Des vestiges gaulois [La genèse de l'établissement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.37-38, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.47-48, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569762v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Le bâtiment B18 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.202, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.248-250, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570354v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fonctions et un type d'occupation peu représentatifs d'une &amp;lt;em&amp;gt;pars rustica&amp;lt;/em&amp;gt; [Discussion]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bâtment B14 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.176, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.241, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570338v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestiges gaulois [La genèse de l'établissement]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des dépôts de mobilier liés à des pratiques religieuses ? [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-48, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.266-267, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569789v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B18 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Des pratiques cultuelles [La genèse de l'établissement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.248-250, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.51, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570372v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtment B14 [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les puits [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.78-81, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570370v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques cultuelles [La genèse de l'établissement]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569802v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bâtiment B20 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.78-81, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.251-253, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569898v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dépôts de mobilier liés à des pratiques religieuses ? [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bâtiments en retrait de façade [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.266-267, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.67, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570382v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B20 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Gestion et évolution de l'espace cultuel [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-253, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.61-64, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570374v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bâtiment B5 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.241-246, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570378v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bâtiments en retrait de façade [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
+                <w:t xml:space="preserve">Une première installation inaboutie vers 30/25-15/10 av. n. è ? [La genèse de l'établissement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.67, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.51, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569821v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et évolution de l'espace cultuel [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
+                <w:t xml:space="preserve">Deuxième état du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.61-64, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.235-240, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569812v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B5 [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poisson [Culture matérielle]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241-246, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.165, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570371v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première installation inaboutie vers 30/25-15/10 av. n. è ? [La genèse de l'établissement]</w:t>
+                <w:t xml:space="preserve">Le bâtiment B22 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.254, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569805v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième état du bâtiment B4 [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La circulation monétaire sur le site d'Auguste à Néron [Des activités économiques difficiles à caractériser]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-240, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.106-108, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570367v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poisson [Culture matérielle]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'usage du plomb dans le bâti [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.165, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.71-72, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570321v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B22 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Les bâtiments en façade [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.254, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.65-66, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570376v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation monétaire sur le site d'Auguste à Néron [Des activités économiques difficiles à caractériser]</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
+                <w:t xml:space="preserve">L’habitat perché du Malpas à Soyons (Ardèche) durant l’Antiquité tardive : état des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perchement et Réalités fortifiées en Méditerranée et en Europe Vème - Xème siècles. Actes du Congrès International d'histoire et d'Archéologie, Roquebrune-sur-Argens, nov. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.106-108, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-143, 2023, Archaeologies, histories, islands and borders in the Mediterranean 11, 978-1-80327-241-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569933v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03985864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des matériaux organiques dans le mobilier de la tombe princière de Lavau (Aube) : premiers résultats</w:t>
               </w:r>
@@ -6036,77 +6036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier en terre cuite en contexte d’habitat rural du Bronze final à la fin de l’âge du Fer en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Riquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Higelin; Agathe Mulot; Bertrand Béhague. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métal &amp; matériaux périssables : Actes des Journées d'études Corpus, Strasbourg et Sélestat, 21-23 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mergoil, pp.315-332, 2022, Monographies Instrumentum 74, 978-2-35518-126-9</w:t>
@@ -6129,1140 +6129,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe funéraire de Lavau et la question du pôle aristocratique de Troyes, au Ve a.C.</w:t>
+                <w:t xml:space="preserve">De Lavau à Vix : les élites celtiques et la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Vix et le phénomène princier : Actes du colloque de Châtillon, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-75, 2021, DAN@ 5, 978-2-35613-360-1. </w:t>
+                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.82-89, 2021, 9782080234704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/DANA5.9782356133823.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336217v1</w:t>
+                <w:t xml:space="preserve">hal-03679920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Lavau à Vix : les élites celtiques et la Méditerranée</w:t>
+                <w:t xml:space="preserve">La tombe princière celtique de Lavau (Aube) : une simple question de luxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Garcia. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
+              <w:t xml:space="preserve">Frédérique Duyrat; Sylvia Nieto-Pelletier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le luxe en Gaule : Actes du colloque, Musée départemental Arles antique, 16-17 oct. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-90, 2021, Mémoires 61, 978-2-35613-395-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679920v1</w:t>
+                <w:t xml:space="preserve">hal-03688553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe princière celtique de Lavau (Aube) : une simple question de luxe ?</w:t>
+                <w:t xml:space="preserve">Le plomb à Bibracte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-90, 2021, Mémoires 61, 978-2-35613-395-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.425-442, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688553v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb à Bibracte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 71, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Mergoil</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.425-442, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208651v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel bioarchéologique des micro-fossiles non-polliniques en archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Silhouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 p., 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/p5cw-5z44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...109 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépôt funéraire de Lavau (Aube, France): une nouvelle évocation du banquet chez les élites celtiques du Ve siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.375-391, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-03685647v1</w:t>
+                <w:t xml:space="preserve">hal-03608266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt funéraire de Lavau (Aube, France): une nouvelle évocation du banquet chez les élites celtiques du Ve siècle avant notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tombe princière de Lavau et l’aristocratie de l’Aube et du nord de l’Yonne au Ve siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...77 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.310-325, 2021, Actes du colloque de Troyes, Centre de Congrès de l’Aube, 17-19 septembre 2019, 978-94-6161-641-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608266v1</w:t>
+                <w:t xml:space="preserve">hal-03608290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe princière de Lavau et l’aristocratie de l’Aube et du nord de l’Yonne au Ve siècle avant notre ère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Millet</w:t>
+                <w:t xml:space="preserve">Biological exchanges in protohistoric Gaul: the case of the princely grave of Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dodinet Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.310-325, 2021, Actes du colloque de Troyes, Centre de Congrès de l’Aube, 17-19 septembre 2019, 978-94-6161-641-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobility and Exchange across Borders. Exploring social processes in Europe during the first Millennium BCE, theoretical and methodological approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608290v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exchanges in protohistoric Gaul: the case of the princely grave of Lavau</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Le complexe funéraire de Lavau et la question du pôle aristocratique de Troyes, au Ve a.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vix et le phénomène princier : Actes du colloque de Châtillon, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-75, 2021, DAN@ 5, 978-2-35613-360-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dodinet Elisabeth</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.46608/DANA5.9782356133823.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319989v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuville-aux-Bois “ la Grande Route ”, un habitat rural du second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphan Fichtl; Thibaut Guiot; Thierry Massat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
@@ -7308,51 +7308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines protohistoriques du textile aubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7403,51 +7403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il un centre politique hallstattien dans l’espace aubois ? La question du pôle aristocratique de la plaine de Troyes et son contexte régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Dorhmann; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie dans l’Aube, des premiers paysans au prince de Lavau, Catalogue de l’exposition ArkéAube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222-233, 2018</w:t>
@@ -7476,51 +7476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité textile locale : données récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8032,230 +8032,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sept hectares de plus au Parc Logistique de l’Aube (Buchères, Moussey), campagne 2019/2020 : habitat en bord de paléovallon et sépulture de La Tène C [résumé]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La tombe princière de Lavau (Aube) : une simple question de luxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.45-46</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Luxe en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Arles, France. pp.73-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678399v1</w:t>
+                <w:t xml:space="preserve">hal-03336250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe princière de Lavau (Aube) : une simple question de luxe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sept hectares de plus au Parc Logistique de l’Aube (Buchères, Moussey), campagne 2019/2020 : habitat en bord de paléovallon et sépulture de La Tène C [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Millet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Arles, France. pp.73-89</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336250v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe princière de Lavau et le concept d’un artisanat de cour</w:t>
               </w:r>
@@ -8349,51 +8349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un étonnant peson décoré en calcaire à Ymonville « Les Hyèbles » (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet rare ou inédit dans les corpus de fouilles. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -8597,64 +8597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux fosses particulières à Pithiviers « Bois Médor » (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, culte ou artisanat ? : les fosses "à profil en Y-V-W" : structures énigmatiques et récurrentes du Néolithique aux âges des Métaux en France et alentour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Châlons-en-Champagne, France. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8750,51 +8750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9233,64 +9233,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel bioarchéologique de l’analyse des micro‐fossiles non‐polliniques : résultats préliminaires issus de deux opérations d’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silhouette Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,51 +9673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04878945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/m79y-j683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchegorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Didier Niquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Odille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dohrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2018.2.75182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1790" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XDNR2N1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570338v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquita Volken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-complexe-funeraire-de-lavau/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0082" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03321780v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Silhouette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/p5cw-5z44" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8377" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silhouette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04878945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/m79y-j683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchegorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Didier Niquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Odille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dohrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2018.2.75182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XDNR2N1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquita Volken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0082" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03321780v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Silhouette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/p5cw-5z44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8377" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-complexe-funeraire-de-lavau/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silhouette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>