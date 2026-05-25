--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -3982,631 +3982,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dépôts de mobilier liés à des pratiques religieuses ? [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des pratiques cultuelles [La genèse de l'établissement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.266-267, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.51, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570382v1</w:t>
+                <w:t xml:space="preserve">hal-04569802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques cultuelles [La genèse de l'établissement]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les puits [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.78-81, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569802v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+                <w:t xml:space="preserve">Des dépôts de mobilier liés à des pratiques religieuses ? [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.78-81, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.266-267, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569898v1</w:t>
+                <w:t xml:space="preserve">hal-04570382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bâtiment B20 [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.251-253, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570378v1</w:t>
+                <w:t xml:space="preserve">hal-04570374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment B20 [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-253, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570374v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtiments en retrait de façade [La création d'une villa monumentale autour de 15/ 10 av. n. è.]</w:t>
               </w:r>
@@ -5344,51 +5344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation monétaire sur le site d'Auguste à Néron [Des activités économiques difficiles à caractériser]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6698,368 +6698,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt funéraire de Lavau (Aube, France): une nouvelle évocation du banquet chez les élites celtiques du Ve siècle avant notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tombe princière de Lavau et l’aristocratie de l’Aube et du nord de l’Yonne au Ve siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...77 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.310-325, 2021, Actes du colloque de Troyes, Centre de Congrès de l’Aube, 17-19 septembre 2019, 978-94-6161-641-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608266v1</w:t>
+                <w:t xml:space="preserve">hal-03608290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe princière de Lavau et l’aristocratie de l’Aube et du nord de l’Yonne au Ve siècle avant notre ère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Millet</w:t>
+                <w:t xml:space="preserve">Biological exchanges in protohistoric Gaul: the case of the princely grave of Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dodinet Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.310-325, 2021, Actes du colloque de Troyes, Centre de Congrès de l’Aube, 17-19 septembre 2019, 978-94-6161-641-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobility and Exchange across Borders. Exploring social processes in Europe during the first Millennium BCE, theoretical and methodological approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608290v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exchanges in protohistoric Gaul: the case of the princely grave of Lavau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dépôt funéraire de Lavau (Aube, France): une nouvelle évocation du banquet chez les élites celtiques du Ve siècle avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.375-391, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dodinet Elisabeth</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319989v1</w:t>
+                <w:t xml:space="preserve">hal-03608266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe funéraire de Lavau et la question du pôle aristocratique de Troyes, au Ve a.C.</w:t>
               </w:r>
@@ -9673,51 +9673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04878945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/m79y-j683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchegorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Didier Niquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Odille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dohrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2018.2.75182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XDNR2N1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquita Volken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0082" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03321780v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Silhouette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/p5cw-5z44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8377" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-complexe-funeraire-de-lavau/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silhouette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04878945v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/m79y-j683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchegorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.13666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Didier Niquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Odille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dohrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2018.2.75182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XDNR2N1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquita Volken" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0082" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03321780v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Silhouette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/p5cw-5z44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8377" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-complexe-funeraire-de-lavau/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA5.9782356133823.5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silhouette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>