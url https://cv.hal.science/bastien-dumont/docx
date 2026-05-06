--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,1561 +66,1490 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The History of Theology and the Social and Political History of the Church in Early Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After Rome and Further East Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phil Booth; Yuhan Vevaina; Fanny Bessard, May 2023, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informer la foi des fidèles dans une Église où fleurit l'hérésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religion populaire des chrétiens de tradition syriaque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Croq; Sergey Minov, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relais du renforcement du pouvoir impérial en Palestine durant le règne de Justinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies: Byzantium – Bridge Between Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Venise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishing how closely a given piece of controversy is linked to encounters and exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sites of Encounter and Cultural Exchange (500-1500 CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Édimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affirmation d'une identité musulmane et débat inter-confessionnel en Syrie et en Palestine au début de l'époque marwānide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Syrie omeyyade, un contexte pour le Coran ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sylvie Boisliveau; Mathilde Boudier, Jun 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration à l'Empire et régionalisation de l'ancienne Église byzantine de la conquête au début du VIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission &amp; réseaux de l’Antiquité tardive aux débuts de l’Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels corpus pour écrire une histoire intégrée de l'Église au Proche-Orient durant le premier siècle de la domination islamique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission &amp; réseaux en méditerranée, de l’Antiquité à l’Islam : nouveaux corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours des clercs chalcédoniens sur l’islam de la conquête à Jean Damascène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Coran byzantin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés locales dans l’étude de la construction de l’Empire islamique au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmissions et réseaux en Méditerranée de l’Antiquité à l’Islam. Historiographie d’un monde nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine van den Bent, Floris van den Eijnde, Johan Weststeijn (dir.), Late Antique Responses to the Arab Conquests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.63-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bcai.2095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Review] TEI Critical Apparatus Toolbox: Web-based tools for ongoing XML-TEI editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tools and Environments, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18716/ride.a.15.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dispute contre les juifs de l’abbé Anastase (CPG 7772), les Dialogica polymorpha antiiudaica (CPG 7796) et les « livres contre les juifs » perdus d’Anastase le Sinaïte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 79, pp.69-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/REB.79.0.3289642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition de l'Homélie sur la Passion du Christ d'Anastase le Sinaïte (CPG 7754/​BHG 416c)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (2), pp.3-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notables municipaux face au pouvoir impérial : une étude historique du discours III de Chorikios de Gaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.43-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History of Theology and the Social and Political History of the Church in Early Islam</w:t>
+                <w:t xml:space="preserve">La polémique chalcédonienne et l'émergence d'une nouvelle organisation de l'Eglise au Proche-Orient durant le premier siècle de la domination islamique (des années 660 à 710)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...624 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022PA01H126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">tel-04043220v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04043220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Philip Wood, The Imam of the Christians: The World of Dionysius of Tel-Mahre, c. 750—850, Princeton: Princeton University Press, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.64-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bcai.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ Compte rendu de ] Jack Tannous, The Making of the Medieval Middle East: Religion, Society, and Simple Believers,Princeton University Press, Princeton – Oxford (2018), 647 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.533-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d’Alain Delattre, Marie Legendre et Petra M. Sijpesteijn (éd.), Authority and Control in the Countryside: From Antiquity to Islam in the Mediterranean and Near East (6th-10th Century) [Leiden Studies in Islam and Society 9], Leyde – Boston 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Maged S. A. Mikhail, From Byzantine to Islamic Egypt: Religion, Identity and Politics after the Arab Conquest, Londres – New-York 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1767,51 +1696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.2095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/ride.a.15.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04057891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H126" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04043220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.2095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/ride.a.15.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04043220v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H126" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.977" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>