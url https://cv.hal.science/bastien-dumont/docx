--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -66,1482 +66,1482 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine van den Bent, Floris van den Eijnde, Johan Weststeijn (dir.), Late Antique Responses to the Arab Conquests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.63-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.2095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Review] TEI Critical Apparatus Toolbox: Web-based tools for ongoing XML-TEI editions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tools and Environments, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18716/ride.a.15.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute contre les juifs de l’abbé Anastase (CPG 7772), les Dialogica polymorpha antiiudaica (CPG 7796) et les « livres contre les juifs » perdus d’Anastase le Sinaïte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.69-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REB.79.0.3289642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition de l'Homélie sur la Passion du Christ d'Anastase le Sinaïte (CPG 7754/​BHG 416c)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.3-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notables municipaux face au pouvoir impérial : une étude historique du discours III de Chorikios de Gaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.43-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Theology and the Social and Political History of the Church in Early Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">After Rome and Further East Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phil Booth; Yuhan Vevaina; Fanny Bessard, May 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informer la foi des fidèles dans une Église où fleurit l'hérésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La religion populaire des chrétiens de tradition syriaque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alice Croq; Sergey Minov, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relais du renforcement du pouvoir impérial en Palestine durant le règne de Justinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Byzantine Studies: Byzantium – Bridge Between Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing how closely a given piece of controversy is linked to encounters and exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sites of Encounter and Cultural Exchange (500-1500 CE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmation d'une identité musulmane et débat inter-confessionnel en Syrie et en Palestine au début de l'époque marwānide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Syrie omeyyade, un contexte pour le Coran ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Sylvie Boisliveau; Mathilde Boudier, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration à l'Empire et régionalisation de l'ancienne Église byzantine de la conquête au début du VIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission &amp; réseaux de l’Antiquité tardive aux débuts de l’Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels corpus pour écrire une histoire intégrée de l'Église au Proche-Orient durant le premier siècle de la domination islamique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission &amp; réseaux en méditerranée, de l’Antiquité à l’Islam : nouveaux corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours des clercs chalcédoniens sur l’islam de la conquête à Jean Damascène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Coran byzantin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés locales dans l’étude de la construction de l’Empire islamique au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmissions et réseaux en Méditerranée de l’Antiquité à l’Islam. Historiographie d’un monde nouveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine van den Bent, Floris van den Eijnde, Johan Weststeijn (dir.), Late Antique Responses to the Arab Conquests</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Philip Wood, The Imam of the Christians: The World of Dionysius of Tel-Mahre, c. 750—850, Princeton: Princeton University Press, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04043353v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] TEI Critical Apparatus Toolbox: Web-based tools for ongoing XML-TEI editions</w:t>
+                <w:t xml:space="preserve">[ Compte rendu de ] Jack Tannous, The Making of the Medieval Middle East: Religion, Society, and Simple Believers,Princeton University Press, Princeton – Oxford (2018), 647 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03910758v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.533-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dispute contre les juifs de l’abbé Anastase (CPG 7772), les Dialogica polymorpha antiiudaica (CPG 7796) et les « livres contre les juifs » perdus d’Anastase le Sinaïte</w:t>
+                <w:t xml:space="preserve">Compte rendu d’Alain Delattre, Marie Legendre et Petra M. Sijpesteijn (éd.), Authority and Control in the Countryside: From Antiquity to Islam in the Mediterranean and Near East (6th-10th Century) [Leiden Studies in Islam and Society 9], Leyde – Boston 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03810182v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition de l'Homélie sur la Passion du Christ d'Anastase le Sinaïte (CPG 7754/​BHG 416c)</w:t>
+                <w:t xml:space="preserve">Compte rendu de Maged S. A. Mikhail, From Byzantine to Islamic Egypt: Religion, Identity and Politics after the Arab Conquest, Londres – New-York 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-03810251v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polémique chalcédonienne et l'émergence d'une nouvelle organisation de l'Eglise au Proche-Orient durant le premier siècle de la domination islamique (des années 660 à 710)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022PA01H126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04043220v2</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-03810234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1696,51 +1696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.2095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/ride.a.15.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04043220v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H126" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.977" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.2095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/ride.a.15.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04043220v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>