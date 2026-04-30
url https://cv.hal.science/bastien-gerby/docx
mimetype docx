--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -5482,51 +5482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBD19B04"/>
+    <w:nsid w:val="8DB0CDF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5630,51 +5630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F8A239B"/>
+    <w:nsid w:val="38C58AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>