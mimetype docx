--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -432,653 +432,653 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the PAX5P80R Mutation Reveals HIF2α Activation as a Common Feature and Therapeutic Target in B-cell Acute Lymphoblastic Leukemia</w:t>
+                <w:t xml:space="preserve">GATA2 mutated allele specific expression is associated with a hyporesponsive state of HSC in GATA2 deficiency syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bayet</w:t>
+                <w:t xml:space="preserve">Laetitia Largeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bouttier</w:t>
+                <w:t xml:space="preserve">Laura Jamrog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rouzier</w:t>
+                <w:t xml:space="preserve">Camille Hamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bigot</w:t>
+                <w:t xml:space="preserve">Stéphanie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (15), pp.2820-2837. </w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-24-1698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41408-025-01213-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343457v1</w:t>
+                <w:t xml:space="preserve">hal-04953534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATA2 mutated allele specific expression is associated with a hyporesponsive state of HSC in GATA2 deficiency syndrome</w:t>
+                <w:t xml:space="preserve">The IL7 receptor and the RAG complex are required for the onset of B-cell acute lymphoblastic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Largeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fregona</w:t>
+                <w:t xml:space="preserve">Audrey Dauba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Jamrog</w:t>
+                <w:t xml:space="preserve">Emmanuelle Näser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hamelle</w:t>
+                <w:t xml:space="preserve">Antoine Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dufrechou</w:t>
+                <w:t xml:space="preserve">Eric Delabesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-025-01213-z⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (19), pp.5010-5014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025016313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953534v1</w:t>
+                <w:t xml:space="preserve">hal-05368689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IL7 receptor and the RAG complex are required for the onset of B-cell acute lymphoblastic leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the PAX5P80R Mutation Reveals HIF2α Activation as a Common Feature and Therapeutic Target in B-cell Acute Lymphoblastic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Näser</w:t>
+                <w:t xml:space="preserve">Manon Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nouhaud</w:t>
+                <w:t xml:space="preserve">Mathieu Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delabesse</w:t>
+                <w:t xml:space="preserve">Clémence Rouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gerby</w:t>
+                <w:t xml:space="preserve">Jérémy Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (19), pp.5010-5014. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (15), pp.2820-2837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025016313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-24-1698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368689v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the PAX5P80R Mutation Reveals HIF2α Activation as a Common Feature and Therapeutic Target in B-cell Acute Lymphoblastic Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85 (15), pp.2820-2837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-24-1698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368693v1</w:t>
+                <w:t xml:space="preserve">hal-05343457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem cell–like reprogramming is required for leukemia-initiating activity in B-ALL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bayet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Largeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 221 (1), </w:t>
@@ -1110,672 +1110,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoallelic Heb/Tcf12 Deletion Reduces the Requirement for NOTCH1 Hyperactivation in T-Cell Acute Lymphoblastic Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CADM1 tumor suppressor gene is a major candidate gene in MDS with deletion of the long arm of chromosome 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Veiga</w:t>
+                <w:t xml:space="preserve">Marina Lafage-Pochitaloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Haman</w:t>
+                <w:t xml:space="preserve">Véronique Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Largeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.867443⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.386-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640336v1</w:t>
+                <w:t xml:space="preserve">hal-03559295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CADM1 tumor suppressor gene is a major candidate gene in MDS with deletion of the long arm of chromosome 11</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">CELL QUIESCENCE AND REPROGRAMMING ARE DISTINCTIVE FEATURES OF PRE- LEUKEMIC STEM CELLS IN BACUTE LYMPHOBLASTIC LEUKEMIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fregona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Largeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fregona</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005311⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.S86-S86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2022.07.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559295v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELL QUIESCENCE AND REPROGRAMMING ARE DISTINCTIVE FEATURES OF PRE- LEUKEMIC STEM CELLS IN BACUTE LYMPHOBLASTIC LEUKEMIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CADM1 tumor suppressor gene is a major candidate gene in MDS with deletion of the long arm of chromosome 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lafage-Pochitaloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Largeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Hamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2022.07.140⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.386-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922891v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CADM1 tumor suppressor gene is a major candidate gene in MDS with deletion of the long arm of chromosome 11</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Monoallelic Heb/Tcf12 Deletion Reduces the Requirement for NOTCH1 Hyperactivation in T-Cell Acute Lymphoblastic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fregona</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Herblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Haman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005311⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.867443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041044v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CADM1 tumor suppressor gene is a major candidate gene in MDS with deletion of the long arm of chromosome 11.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lafage-Pochitaloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Largeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376945v1</w:t>
@@ -1799,77 +1799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline PAX5 mutation predisposes to familial B-cell precursor acute lymphoblastic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jamrog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1933,64 +1933,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogene-Induced Reprogramming in Acute Lymphoblastic Leukemia: Towards Targeted Therapy of Leukemia-Initiating Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (21), pp.5511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2024,51 +2024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A targetable cue in T-cell malignancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,325 +2109,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAX5-ELN oncoprotein promotes multistep B-cell acute lymphoblastic leukemia in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;PAX5A&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;PAX5B&amp;lt;/i&amp;gt; isoforms are both efficient to drive B cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jamrog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Pasquet</w:t>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nais Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1721678115⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (67), pp.32841-32854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351122v1</w:t>
+                <w:t xml:space="preserve">hal-02566158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;PAX5A&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;PAX5B&amp;lt;/i&amp;gt; isoforms are both efficient to drive B cell differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Cresson</w:t>
+                <w:t xml:space="preserve">PAX5-ELN oncoprotein promotes multistep B-cell acute lymphoblastic leukemia in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jamrog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Péron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Jamrog</w:t>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+                <w:t xml:space="preserve">Lucie Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nais Prade</w:t>
+                <w:t xml:space="preserve">Marlène Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (67), pp.32841-32854. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (41), pp.10357-10362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1721678115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566158v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput screening in niche-based assay identifies compounds to target preleukemic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo F.T. Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,103 +2517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCL, LMO1 and Notch1 Reprogram Thymocytes into Self-Renewing Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric S. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Rojas-Sutterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Herblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004768. </w:t>
@@ -2677,64 +2677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorazd Krost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Thiollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Ignacimouttou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,939 +3047,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of CD34 and CD7 on human T-cell acute lymphoblastic leukemia discriminates functionally heterogeneous cell populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comment un suppresseur de tumeur se prend au jeu de la prolifération leucémique chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Pflumio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Deswarte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul-Henri Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/leu.2011.93⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.142-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2011272142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353642v1</w:t>
+                <w:t xml:space="preserve">hal-02353651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un suppresseur de tumeur se prend au jeu de la prolifération leucémique chez l’homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of CD34 and CD7 on human T-cell acute lymphoblastic leukemia discriminates functionally heterogeneous cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Pflumio</w:t>
+                <w:t xml:space="preserve">F Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kusy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gerby</w:t>
+                <w:t xml:space="preserve">C Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henri Romeo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (2), pp.142-144. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (8), pp.1249-1258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2011272142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/leu.2011.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353651v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of CD34 and CD7 on human T-cell acute lymphoblastic leukemia discriminates functionally heterogeneous cell populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Clonal selection in xenografted human T cell acute lymphoblastic leukemia recapitulates gain of malignancy at relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Calvo</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Touzri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/leu.2011.93⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (4), pp.653-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20110105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977707v1</w:t>
+                <w:t xml:space="preserve">hal-02353646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal selection in xenografted human T cell acute lymphoblastic leukemia recapitulates gain of malignancy at relapse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Expression of CD34 and CD7 on human T-cell acute lymphoblastic leukemia discriminates functionally heterogeneous cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farah Touzri</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (8), pp.1249-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2011.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20110105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353646v1</w:t>
+                <w:t xml:space="preserve">hal-02353642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NKX3.1 is a direct TAL1 target gene that mediates proliferation of TAL1-expressing human T cell acute lymphoblastic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Barattin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gerby</w:t>
+                <w:t xml:space="preserve">Nicolas Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bourges</w:t>
+                <w:t xml:space="preserve">Nathalie Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Olivares</w:t>
+                <w:t xml:space="preserve">Federica Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (10), pp.2141-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20100745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353716v1</w:t>
+                <w:t xml:space="preserve">hal-02353654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKX3.1 is a direct TAL1 target gene that mediates proliferation of TAL1-expressing human T cell acute lymphoblastic leukemia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Optimized gene transfer into human primary leukemic T cell with NOD-SCID/leukemia-initiating cell activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goardon</w:t>
+                <w:t xml:space="preserve">P de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Ferri</w:t>
+                <w:t xml:space="preserve">H Medyouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20100745⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (3), pp.646-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2009.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353654v1</w:t>
+                <w:t xml:space="preserve">hal-02353660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized gene transfer into human primary leukemic T cell with NOD-SCID/leukemia-initiating cell activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Iodination increases the activity of verapamil derivatives in reversing PGP multidrug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P de La Grange</w:t>
+                <w:t xml:space="preserve">Kevin Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Medyouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Calvo</w:t>
+                <w:t xml:space="preserve">Gaëlle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (7), pp.2553-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353660v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOTCH is a key regulator of human T-cell acute leukemia initiating cell activity</w:t>
               </w:r>
@@ -3991,51 +3991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet de la Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rouyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,130 +4099,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized gene transfer into human primary leukemic T cell with NOD-SCID/leukemia-initiating cell activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de la Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Medyouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.646-649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/leu.2009.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977686v1</w:t>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rouyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,51 +4367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des cellules souches leucémiques dans les LAL-T humaines et étude de l’implication des voies NOTCH, TAL1 et ERK/MAPK dans la leucémogenèse T humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Arylidenedihydroindole-3-ones: Design, synthesis, and biological activity on bladder carcinoma cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,51 +4647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Arylidenedihydroindole-3-ones: Design, synthesis, and biological activity on bladder carcinoma cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,90 +4793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piperazinobenzopyranones and Phenalkylaminobenzopyranones: Potent Inhibitors of Breast Cancer Resistance Protein (ABCG2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4909,120 +4909,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977701v1</w:t>
+                <w:t xml:space="preserve">hal-02353671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piperazinobenzopyranones and Phenalkylaminobenzopyranones: Potent Inhibitors of Breast Cancer Resistance Protein (ABCG2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Boumendjel</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5055,51 +5055,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353671v1</w:t>
+                <w:t xml:space="preserve">hal-04977701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5130,90 +5130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CELL QUIESCENCE AND REPROGRAMMING ARE DISTINCTIVE FEATURES OF PRE- LEUKEMIC STEM CELLS IN BACUTE LYMPHOBLASTIC LEUKEMIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fregona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bayet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Largeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Scientific Meeting of the International-Society-for-Experimental-Hematology (ISEH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Edinburgh, SCOTLAND, United Kingdom</w:t>
@@ -5300,51 +5300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Domagala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gerby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,51 +5482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DB0CDF3"/>
+    <w:nsid w:val="C98F2DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5630,51 +5630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38C58AF0"/>
+    <w:nsid w:val="C336A38B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5864,51 +5864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-gerby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2657-4200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149634951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crct-inserm.fr/en/characterization-and-targeting-of-pre-leukemic-stem-cells-from-b-acute-lymphoblastic-leukemia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cho-hemato.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://react4kids.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crct-inserm.fr/la-cellule-tumorale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crct-inserm.fr/axe-1-voies-oncogeniques-du-cancer-de-la-modelisation-vers-la-therapie-ciblee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343457v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fregona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouttier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rouzier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-24-1698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jamrog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dufrechou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01213-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dauba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#228;ser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nouhaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Veiga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Herblot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Haman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafage-Pochitaloff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baccini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2022.07.140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hoang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coster" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pasquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721678115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cresson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Prade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F.T. Veiga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Krosl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nourreddine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Ouellette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI86489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric S. Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Rojas-Sutterlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Krost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-331819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thiollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Ignacimouttou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20121343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena&#160;j. Silver" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Schenone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Dancik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clappier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Armstrong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deswarte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2011.93" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Pflumio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kusy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Romeo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011272142" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clappier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Touzri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20110105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100745" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de La Grange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Medyouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2009.235" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Armstrong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet de la Grange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rouyez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calvo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-02-138172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de la Grange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet de La Grange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ballerini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2008.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumendjel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paul Bringuier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champelovier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.09.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8WHSKX4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Nicolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moraux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm050705h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7T4MLTPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Domagala" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bazile" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ysebaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pancaldi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-gerby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2657-4200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149634951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crct-inserm.fr/en/characterization-and-targeting-of-pre-leukemic-stem-cells-from-b-acute-lymphoblastic-leukemia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cho-hemato.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://react4kids.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crct-inserm.fr/la-cellule-tumorale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crct-inserm.fr/axe-1-voies-oncogeniques-du-cancer-de-la-modelisation-vers-la-therapie-ciblee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fregona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jamrog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dufrechou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01213-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dauba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#228;ser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nouhaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouttier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rouzier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bigot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-24-1698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafage-Pochitaloff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baccini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005311" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2022.07.140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Veiga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Herblot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Haman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fenwarth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hoang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cresson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nais Prade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pasquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721678115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo F.T. Veiga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Krosl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nourreddine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Ouellette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI86489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric S. Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Rojas-Sutterlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Krost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-331819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thiollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Ignacimouttou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20121343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena&#160;j. Silver" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Schenone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Dancik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Pflumio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kusy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Romeo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011272142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clappier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Armstrong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deswarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2011.93" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clappier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delord" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Touzri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20110105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100745" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de La Grange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Medyouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2009.235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Armstrong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet de la Grange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rouyez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calvo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-02-138172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de la Grange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet de La Grange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ballerini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2008.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boumendjel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paul Bringuier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champelovier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.09.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8WHSKX4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Nicolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moraux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm050705h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7T4MLTPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284139v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Domagala" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bazile" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ysebaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pancaldi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>