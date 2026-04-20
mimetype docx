--- v1 (2026-03-30)
+++ v2 (2026-04-20)
@@ -615,459 +615,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in copper and cobalt tolerance and accumulation among six populations of the facultative metallophyte Anisopappus 2 chinensis (Asteraceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional traits of a broad-niched metallophyte along a toxicity gradient: disentangling intra and inter-population variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delhaye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Boisson</w:t>
+                <w:t xml:space="preserve">Céline Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Verbruggen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Meerts</w:t>
+                <w:t xml:space="preserve">Gregory Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 156, pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365568v1</w:t>
+                <w:t xml:space="preserve">hal-02365682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of a broad-niched metallophyte along a toxicity gradient: disentangling intra and inter-population variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delhaye</w:t>
+                <w:t xml:space="preserve">Tolerance and accumulation of cobalt in three species of Haumaniastrum and the influence of copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Ilunga Kabeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pongrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mahy</w:t>
+                <w:t xml:space="preserve">Johannes van Elteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 156, pp.240-247. </w:t>
+              <w:t xml:space="preserve">, 2018, 149, pp.27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365682v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance and accumulation of cobalt in three species of Haumaniastrum and the influence of copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in copper and cobalt tolerance and accumulation among six populations of the facultative metallophyte Anisopappus 2 chinensis (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Ilunga Kabeya</w:t>
+                <w:t xml:space="preserve">Sylvain Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Pongrac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+                <w:t xml:space="preserve">Nathalie Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes van Elteren</w:t>
+                <w:t xml:space="preserve">Pierre Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.27-33. </w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278893v1</w:t>
+                <w:t xml:space="preserve">hal-02365568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized edaphic niches of threatened copper endemic plant species in the D.R. Congo: implications for ex situ conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1075,51 +1075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 413 (1-2), pp.261-273. </w:t>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 136, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,822 +1419,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ullmann reaction through ecocatalysis: insights from bioresource and synthetic potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Garel</w:t>
+                <w:t xml:space="preserve">Petru Jitaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Poullain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tomasz K Olszewski</w:t>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA08664K⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376450v1</w:t>
+                <w:t xml:space="preserve">hal-02265588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Boisson</w:t>
+                <w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Séleck</w:t>
+                <w:t xml:space="preserve">Sophie Decrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265594v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Decrée</w:t>
+                <w:t xml:space="preserve">Maxime Séleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841964v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Meerts</w:t>
+                <w:t xml:space="preserve">Ullmann reaction through ecocatalysis: insights from bioresource and synthetic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Jitaru</w:t>
+                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+                <w:t xml:space="preserve">Tomasz K Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (64), pp.59550-59564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA08664K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265588v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+                <w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ilunga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lange</w:t>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Seleck</w:t>
+                <w:t xml:space="preserve">Mylor Shutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265959v1</w:t>
+                <w:t xml:space="preserve">hal-02136344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
+                <w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylor Shutcha</w:t>
+                <w:t xml:space="preserve">S Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Seleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136344v1</w:t>
+                <w:t xml:space="preserve">hal-02265959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t>
               </w:r>
@@ -2246,64 +2246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylor Shutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element Case Studies: Cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2488,260 +2488,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t>
+                <w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agromining: Farming for Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136478v1</w:t>
+                <w:t xml:space="preserve">hal-02265970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t>
+                <w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agromining: Farming for Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-239, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265970v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2759,51 +2759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between soil chemical properties and rare earth element concentrations in the aboveground biomass of a tropical herbaceous plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,64 +2905,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des terres rares sur une toposéquence sur sol latéritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,64 +3013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des terres rares le long d’une toposéquence sur sol latéritique en République Démocratique du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,64 +3153,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des métaux dans les sols d’une zone d’activité minière au Katanga (République Démocratique du Congo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04823049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosager Pai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vequaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Pin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Elmerich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13020322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djemel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delhaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.04.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.09.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ilunga Kabeya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pongrac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Elteren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.01.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K Olszewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08664K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04823049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosager Pai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vequaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Pin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Elmerich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13020322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djemel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delhaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.09.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ilunga Kabeya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pongrac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Elteren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.01.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08664K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>