--- v2 (2026-04-20)
+++ v3 (2026-05-11)
@@ -1419,822 +1419,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ullmann reaction through ecocatalysis: insights from bioresource and synthetic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Meerts</w:t>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Jitaru</w:t>
+                <w:t xml:space="preserve">Claire Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+                <w:t xml:space="preserve">Cyril Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz K Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (64), pp.59550-59564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA08664K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265588v1</w:t>
+                <w:t xml:space="preserve">hal-02376450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Decrée</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Jitaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841964v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Séleck</w:t>
+                <w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Decrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265594v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ullmann reaction through ecocatalysis: insights from bioresource and synthetic potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poullain</w:t>
+                <w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
+                <w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz K Olszewski</w:t>
+                <w:t xml:space="preserve">Maxime Séleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (64), pp.59550-59564. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA08664K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376450v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
+                <w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylor Shutcha</w:t>
+                <w:t xml:space="preserve">S Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Seleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136344v1</w:t>
+                <w:t xml:space="preserve">hal-02265959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+                <w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ilunga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lange</w:t>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Seleck</w:t>
+                <w:t xml:space="preserve">Mylor Shutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265959v1</w:t>
+                <w:t xml:space="preserve">hal-02136344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylor Shutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element Case Studies: Cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2488,260 +2488,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t>
+                <w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agromining: Farming for Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-239, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265970v1</w:t>
+                <w:t xml:space="preserve">hal-02136478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t>
+                <w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agromining: Farming for Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136478v1</w:t>
+                <w:t xml:space="preserve">hal-02265970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2759,51 +2759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between soil chemical properties and rare earth element concentrations in the aboveground biomass of a tropical herbaceous plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,64 +2905,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des terres rares sur une toposéquence sur sol latéritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,64 +3013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des terres rares le long d’une toposéquence sur sol latéritique en République Démocratique du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,64 +3153,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des métaux dans les sols d’une zone d’activité minière au Katanga (République Démocratique du Congo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04823049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosager Pai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vequaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Pin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Elmerich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13020322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djemel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delhaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.09.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ilunga Kabeya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pongrac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Elteren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.01.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K Olszewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08664K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04823049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosager Pai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vequaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Pin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Elmerich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakhal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13020322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.109113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Djemel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delhaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.09.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ilunga Kabeya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pongrac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Elteren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.01.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K Olszewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA08664K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>