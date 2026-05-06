--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -1265,225 +1265,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t>
+              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956250v1</w:t>
+                <w:t xml:space="preserve">halshs-00778036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
+              <w:t xml:space="preserve">Représenter la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778036v1</w:t>
+                <w:t xml:space="preserve">halshs-00956250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amphithéâtre dans les plans de ville</w:t>
               </w:r>
@@ -2863,165 +2863,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-and-plank construction between the 12th and 13th centuries: examples from recent excavations in Moissac (France)</w:t>
+                <w:t xml:space="preserve">Une maison en pan de bois appuyée contre l'enceinte de Moissac (Tarn-et-Garonne), témoin d'un lotissement de la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.123-145</w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.71-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232664v1</w:t>
+                <w:t xml:space="preserve">hal-04562254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maison en pan de bois appuyée contre l'enceinte de Moissac (Tarn-et-Garonne), témoin d'un lotissement de la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Post-and-plank construction between the 12th and 13th centuries: examples from recent excavations in Moissac (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41, pp.71-110</w:t>
+              <w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.123-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562254v1</w:t>
+                <w:t xml:space="preserve">hal-04232664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les marges septentrionales de l’abbaye Sainte-Marie à Lagrasse (Aude) : inhumations, « hôtellerie » et jardins (VIIIe-XXe siècles)</w:t>
               </w:r>
@@ -3165,187 +3165,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moissac (Tarn-et-Garonne) - Premières observations sur le dépôt et les restes d'une vache, à la fin du XIIe siècle ou au début du XIIIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un pressoir et des résidus de vinification de la fin du XIIIe s./début du XIVe s., découverts dans le centre de Moissac (Tarn-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.83-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/crescentis.1079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230123v1</w:t>
+                <w:t xml:space="preserve">halshs-03221417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pressoir et des résidus de vinification de la fin du XIIIe s./début du XIVe s., découverts dans le centre de Moissac (Tarn-et-Garonne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moissac (Tarn-et-Garonne) - Premières observations sur le dépôt et les restes d'une vache, à la fin du XIIe siècle ou au début du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Jeauffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37-38, pp.342-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03221417v1</w:t>
+                <w:t xml:space="preserve">hal-04230123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fenêtre archéologique sur l’agglomération de Moissac (Tarn-et-Garonne) du XIIe au XIXe siècle</w:t>
               </w:r>
@@ -5096,159 +5096,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moissac – Sondage archéologique et étude dendrochronologique au 21 rue Tourneuve. Rapport de sondage programmé</w:t>
+                <w:t xml:space="preserve">2017 - Moissac – Fouille archéologique dans le parking rue des Mazels. Rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse Jean Jaurès. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069406v1</w:t>
+                <w:t xml:space="preserve">hal-02069388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2017 - Moissac – Fouille archéologique dans le parking rue des Mazels. Rapport de fouille programmée</w:t>
+                <w:t xml:space="preserve">Moissac – Sondage archéologique et étude dendrochronologique au 21 rue Tourneuve. Rapport de sondage programmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse Jean Jaurès. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069388v1</w:t>
+                <w:t xml:space="preserve">hal-02069406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albi (Tarn). Palais de la Berbie. Étude historique et archéologique. Projet collectif de recherche 2015-2017</w:t>
               </w:r>
@@ -5399,267 +5399,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albi (Tarn). Palais de la Berbie. Étude historique et archéologique, projet collectif de recherche 2015-2017</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrasse (Aude). L’abbaye, le bourg, le terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Sénard-Kiernan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2 vol., TRACES. 2016</w:t>
+                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ceccantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974374v1</w:t>
+                <w:t xml:space="preserve">hal-02118165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrasse (Aude). L’abbaye, le bourg, le terroir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albi (Tarn). Palais de la Berbie. Étude historique et archéologique, projet collectif de recherche 2015-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Sénard-Kiernan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2 vol., TRACES. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ceccantini</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02118165v1</w:t>
+                <w:t xml:space="preserve">hal-01974374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moissac (82) Sondage archéologique dans le parking rue des Mazels Une occupation domestique médiévale et moderne</w:t>
               </w:r>
@@ -5763,51 +5763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Sénard-Kiernan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2015, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5895,103 +5895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrasse (Aude). L'abbaye, le bourg, le terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ceccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6062,51 +6062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du bâti ou comment lire un mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C3F758"/>
+    <w:nsid w:val="A6AC94EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6939,51 +6939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7258-0724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131366726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199369041.001.0001/oxfordhb-9780199369041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199369041.013.29" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeauffreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Leigh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL302H59-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez-Lloret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5667" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2008.2054" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pousthomis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S&#233;nard-Kiernan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delpech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourocher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourocher Solveig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7258-0724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131366726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Lecat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199369041.001.0001/oxfordhb-9780199369041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199369041.013.29" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jeauffreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Leigh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL302H59-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez-Lloret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5667" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2016.2118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2008.2054" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pousthomis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S&#233;nard-Kiernan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delpech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourocher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourocher Solveig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>