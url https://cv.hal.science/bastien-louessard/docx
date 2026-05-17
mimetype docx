--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -1,2062 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2010 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Louessard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8089-0271</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227221834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=5vze7rIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en Sciences de l’information et de la communication au sein l’UFR Sciences de la communication de l’Université Sorbonne Paris Nord et au LabSIC - LabEX ICCA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co responsable de la licence Information et CommunicationCo responsable pédagogique de la deuxième année de licence Information et CommunicationCo administrateur de la liste du Gram</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux se structurent autour de trois objets, les Industries éducatives, les plateformes de diffusion de contenus audiovisuels et les modèles nationaux des politiques culturelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : YouTube ; MCN ; chaîne de télévision ; mondes de l’art ; youtubeurs ; collaboration ; formations artistiques ; ENT ; Industries éducatives ; relation école/famille ; usages ; pratiques ; dispositifs de communication ; Pratiques communicationnelles ; Pratiques éducatives ; Imaginaires des TIC ; Enfant dans la relation école-famille ; temporalités ; travail enseignant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre l’indiscipline ». Entre questionnements méthodologiques et intérêts pour les publics, réflexions sur les usages du numérique avec Josiane Jouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.133-147. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.8075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déplacement de l’incertitude au cœur de la (re)configuration d’une filière. Le cas de la fiction sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/1 (213), pp.83 à 110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.213.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse et numérique au cœur d’une même injonction au neuf ? Analyse des stratégies et des discours sur le numérique chez France Télévisions (2005 – 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, S1 (20/3), pp.51-65. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs8.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs historiques de l’audiovisuel au cœur de la contre-culture des youtubeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médias et contre-cultures, 27, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations école-famille sous l’angle de temporalités divergentes : suivi en « temps réel » ou médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (121), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref retour sur 20ans de création vidéo sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée d'étude "La création de contenus. Travail, valeur, institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités dans une filière en mutation : Les créatrices de vidéo sur internet face aux reconfigurations du travail artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités, 11e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; RT14 - Sociologie des arts et de la culture, Jul 2025, Toulouse (Université Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans l'incertitude : Comment les créateurs de vidéos sur internet s'adaptent aux transitions imposées par les plateformes et les intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème congrès de la SFSIC : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication, Jun 2025, Rennes, Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude diachronique de la construction du dispositif de la création de vidéo sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre réel et fiction, Congrès de la Société pour l'histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions relationnelles au cœur de la création de vidéos en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les youtubeur·ses face au changement : quand les créatrices et créateurs de vidéos sur internet remettent en question les conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer ?, 9e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; RT14 - Sociologie des arts et de la culture, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de coopération entre youtubeurs : une communauté de pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d’étude du Réseau des jeunes chercheur·e·s du LabEx ICCA « Participation, coopération et collaboration dans les secteurs culturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques relationnelles de youtubeurs et stratégies de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’étude du Réseau des jeunes chercheur·e·s du LabEx ICCA « Usages et pratiques du numérique dans les secteurs culturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENT dans les pratiques éducatives parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du youtubeur•se au cœur des mondes de l’art : Le cas des youtubeur•se•s de fiction francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Youtubeurs, Youtubeuses. Figures — formats – savoirs — pouvoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les environnements numériques de travail (ENT) dans la relation parent-enfant-école.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque sur les TIC en éducation : bilans, enjeux actuels et perspectives futures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire des pratiques familiales d'un ENT au collège. Un imaginaire à construire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène de la vie culturelle : YouTube, une communauté de créateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 182p., 2018, Les Cahiers de l'EMNS, 9782356715128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques familiales d'un ENT au collège. Étude des effets établissement, classe et enseignant et de leur influence sur les pratiques en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFSIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMÉRIQUE, ÉDUCATION ET APPRENTISSAGE Enjeux communicationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.145-156, 2015, 978-2-336-30735-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements numériques de travail et pratiques communicationnelles des familles de collégiens : le cas de l’ENT e-lyco et des collèges Sarthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Le Mans Université, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LEMA3008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04145370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements numériques de travail et pratiques communicationnelles des familles de collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Louessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université du Maine, Le Mans., 2016. Français. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2117,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A507EF32"/>
+    <w:nsid w:val="1E9F561B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2348,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-louessard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8089-0271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227221834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03837031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Louessard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrandery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs8.0051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1708" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/scene-de-la-vie-culturelle/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LEMA3008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-louessard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8089-0271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227221834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=5vze7rIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03837031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Louessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrandery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs8.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/scene-de-la-vie-culturelle/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04145370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LEMA3008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>