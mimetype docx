--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Michel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">A.T.E.R. en histoire médiévale (Université Le Havre Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire médiévale, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R. en histoire médiévale, Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié aux fonctions de maître de conférences (section n° 21)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.michel@univ-lehavre.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. FORMATION ET TITRES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Titres universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018. Agrégation d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 34).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017. CAPES d’Histoire-Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 361).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 – 2016. Master de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire, spécialité Histoire à finalité recherche (Université de Caen Normandie). Master d’histoire médiévale, sous la direction de Pierre Bauduin (Université de Caen Normandie), obtenu mention très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 – 2014. Licence de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire (Université du Havre), obtenue mention bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011. Baccalauréat littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, obtenu mention bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Formations et stages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 – 27 janvier 2023. École d’hiver en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (« EnExDi », Poitiers, dirigée par Fatiha Idmhand).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 2022. Résidence à la Maison française d’Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (boursier du mois).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – aujourd’hui. Doctorat d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie/CRAHAM (UMR 6273)/École doctorale 558 : Normandie Humanités) : financement (2020-2023) : contrat doctoral régional (Réseau d’Intérêt Normand 100%) ; sujet : « L’encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle) ; soutenance : 18/12/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 septembre – 03 octobre 2021. Auditeur invité au colloque international de Cerisy-la-Salle : Poésie et politique dans les mondes normands médiévaux (IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alban Gautier, Marie-Agnès Lucas-Avenel et Laurence Mathey-Maille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 – 8 septembre 2021. Boursier de l’école d’été du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université Jean Monnet, Saint-Étienne), organisée par Noëlle Deflou-Leca, Thierry Pécout et Élise Rajchenbach (thème : « Humanités numériques et corpus »).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 – 15 octobre 2015. Participation au stage de diplomatique médiévale organisé par le GDR 3177 « Diplomatique » du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Sébastien Barret.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 septembre – 3 octobre 2015. Auditeur invité au colloque international de Cerisy- la-Salle : La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Anne Curry et Véronique Gazeau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.3. Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> anglais (courant), latin (universitaire), grec ancien (scolaire), espagnol (notions).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> maîtrise des suites Microsoft Office et Libre Office ; édition numérique et encodage de données en XML-TEI (via XMLMind XML Editor) ; gestion et requêtage de bases de données (BaseX et XQuery) ; édition numérique (E-cartæ) ; création d’environnements prosopographiques (E-personæ), cartographie (QGIS) et analyse de réseaux (Gephi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléographie latine et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 – 2026. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 1 groupe ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; TD de Licence 3 (« L’Europe au temps de la guerre de Cent Ans »), 1 groupe ; TD de Licence 3 (« Histoires des patrimoines et des loisirs »), 1 groupe ; préparation au CAPES d'histoire-géographie, 1 groupe ; CM & TD de M1 Pro Ingénierie touristique et culturelle (« Cultures et patrimoines »), 1 groupe ; TD de M1 Recherche (« Initiation à l'histoire de la Normandie »), 1 groupe ; interventions dans le DU </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 – 2025. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 4 groupes ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; CM de Licence 3 (« Histoires des patrimoines et des loisirs ») ; direction de Dossiers d’Initiation à la Recherche, Licence 3 ; TP de Licence 2 « Parcours Professionnel de l’Étudiant », 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 – 2024. ATER (quotité : 50 %) en histoire médiévale, Université Gustave Eiffel (99h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CM et TD de Licence 2 (« La Méditerranée : Antiquité tardive et haut Moyen Âge »), 2 groupes ; TD de Licence 1 (« Corps et santé de la fin du Moyen Âge à l’époque contemporaine), 1 groupe ; séminaire de Master 1 et 2 (« Histoire médiévale et réseaux : cas pratique », 1 séance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 – 2023. Doctorant contractuel avec charge de cours, Université de Caen Normandie (64h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 2 (« Le royaume  franc, 481-888 »), 2 groupes ; TP de Licence 2 (« Méthodologie du commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 – 2022. Doctorant contractuel avec charge de cours, Université de Caen Normandie (60h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TD de Licence 1 (« Initiation au commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – 2021. Doctorant contractuel avec charge de cours, Université de Caen Normandie (56h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TP de Licence 1 (« Projet Personnel Étudiant »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Professeur Titulaire en Zone de Remplacement (Le Havre – Lillebonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rattaché administrativement au Lycée des métiers de l’industrie Pierre de Coubertin de Bolbec (76).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Enseignant vacataire, Université Le Havre Normandie (44h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« L’Europe occidentale, 888-1215 »), 2 groupes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 – 2019. Professeur stagiaire au Lycée François Ier du Havre (76).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ORGANISATION DE RENCONTRES SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Direction de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 – 4 décembre 2026. Colloque international « In medias res. Les intermédiaires de la domination (France du Nord, îles Britanniques, IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Amiens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 – 6 octobre 2024. Colloque international « Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Cerisy-la-Salle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Organisation de journées d'études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 octobre 2025. Journée « Autour de la Seine, Moyen Âge-Temps modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Boris Bove, Laurence Jean-Marie), Le Havre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 mai 2024. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 décembre 2022. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 janvier 2022. Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRAHAM, ERLIS, GRHIS, HISTEME , LASLAR, co-direction : Félix Brêteau), Caen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. PUBLICATIONS ET TRAVAUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Mémoires de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016. « Usque ad Sabrinam » : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 2, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 1, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024. L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, thèse de doctorat préparée sous la direction de Pierre Bauduin, », Centre Michel de Boüard-CRAHAM (UMR 6273), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.3. Actes de colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans P. Bauduin, S. Lebouteiller, A. Peters-Custot (dir.), Actes du colloque international de Cerisy-la-Salle (5 – 9 octobre 2022) :* Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle)*, Rome, Publications de l'École française de Rome (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Servir saint Michel : les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Maneuvrier, M. Labatut, F. Paquet (dir.), Actes du colloque international de Cerisy-la-Salle (31 mai – 4 juin 2023) : 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">023-2023, Le Mont Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître). Communication enregistrée sur Canal-U : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/intervenants/michel-bastien-244269866</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l’écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Barralis, G. Combalbert, J.-B. Renault (dir.), Actes du colloque ACTÉPI de Nancy (24 – 26 mai 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influences (Xe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans H. Fresnel, B. Michel (dir.), Actes du colloque de Cerisy-la-Salle (2 – 6 octobre 2024), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.4. Articles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du chevalier : Guillaume de Tancarville et sa mesnie (années 1140-années 1160)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini : textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Articles en attente de soumission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Chapitres d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique anglo-saxonne au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Gautier, A. Lestremeau (dir.), Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.6. Communications non publiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Penser le maritime », IDEES, 18 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication lors de l’atelier « Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales », Université de Namur, HISTAR-PATHS, 17 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), conférence de culture numérique dans le cadre du Master Métiers du Livre et de l’Édition, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter et analyser des réseaux : aspects théoriques et cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Érudition et numérique », Centre Michel de Boüard-CRAHAM (UMR 6273), 8 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées d’études internationales à la Maison française d’Oxford (« Partir », programme Pax Normanna), P. Bauduin, A. Peters-Custot (dir.), 22 – 23 septembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication à la journée doctorale normande « Enquête(s) » de Caen, F. Brêteau, B. Michel (dir.), 21 janvier 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défaillants et justiciés pour leurs deffaultes : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées doctorales internationales de Poitiers (« L’absence au Moyen Âge », CESCM), Corinne Lamour, Emilie Margaix, Cécile Maruéjouls, Elise Vernerey (dir.), 9 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.7. Communications à venir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquerors and the Sea: Maritime and Fluvial Interests of the Ship List Magnates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au colloque « The Maritime and Political World of 1066 », D. Bates (dir.), New College, Oxford, 23-25 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lordship transmanche des comtes de Gloucester au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Mondes nordiques et normands médiévaux », Centre Michel de Boüard-CRAHAM (UMR 6273), 6 mars 2025.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.8. Comptes-rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Rigollet, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021, dans Francia, 3, 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la Tapisserie de Bayeux : naissance, composition et style d'un chef-d'œuvre médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen, Point de vues et Bayeux, Musée de la Tapisserie de Bayeux, 2018, dans Annales de Normandie, 69, n° 2, 2019, p. 150-154.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018, dans Annales de Normandie (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartæ baronum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Stacey (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019, dans Annales de Normandie (à paraître).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.9. Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Georges, B. Michel, F. Paquet, E-personæ, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’utilisation de l’environnement prosopographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Publications du Pôle Document Numérique, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux : des élites entre Dives et Vire (Xe – XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du CERCOR, 46, 2022, p. 39-42.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2025. Membre du comité scientifique de l’exposition « La jeunesse de Guillaume »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Falaise, sous la direction de Matthias Dilys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre associé temporaire de la SHMESP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre de la Pipe Roll Society.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Porteur du projet  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-personæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : F. Paquet) : conception d’un outil de création et d’édition d’environnements prosopographiques numériques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2022 – octobre 2024. Représentant des doctorants au conseil du laboratoire (CRAHAM – UMR 6273).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1er mars 2022. Membre du comité éditorial du carnet « Mondes nordiques et normands médiévaux » (Hypothese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021. Porteur du projet NORCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel) : création d’un catalogue numérique des sources éditées des mondes normands médiévaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Autour de la Seine (3) : Moyen Âge - Temps modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boris Bove; Laurence Jean-Marie; Bastien Michel, Oct 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Ruffini-Ronzani; Guillaume de Méritens, Oct 2025, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser le maritime"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XIIe siècle dans la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Lestremau, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de culture numérique du parcours Humanités numériques de l’Université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Michel; Hugo Fresnel, Oct 2024, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir saint Michel. Les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 1023-2023, Le Mont-Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labatut; Christophe Maneuvrier; Fabien Paquet, May 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l'écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influence (Xe-XIIIe siècle) · colloque de l'ANR ACTEPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Barralis; Grégory Combalbert; Jean-Baptiste Renault, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Annick Peters-Custot, Sep 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle) · colloque du programme Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Simon Lebouteiller; Annick Peters-Custot, Sep 2022, Cerisy-la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Brêteau; Bastien Michel, Jan 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Défaillants et justiciés pour leurs deffaultes » : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales internationales « L’absence au Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Lamour; Émilie Margaix; Cécile Maruéjouls; Elise Vernerey, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-personae : notice d’utilisation de l’environnement prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usque ad Sabrinam » : l’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 2, Université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 1, Université Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Caen Normandie, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05534676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Cartae baronum, Neil Stacy (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de La guerre en Normandie (XIe-XVe siècle), A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Amélie Rigollet, Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306), Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux. Des élites entre Dives et Vire (Xe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de L'invention de la Tapisserie de Bayeux. Naissance, composition et style d'un chef-d’œuvre médiéval, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen et Bayeux, Point de vues et Musée de la Tapisserie de Bayeux, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Michel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">A.T.E.R. en histoire médiévale (Université Le Havre Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire médiévale, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R. en histoire médiévale, Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié aux fonctions de maître de conférences (section n° 21)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.michel@univ-lehavre.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. FORMATION ET TITRES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Titres universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018. Agrégation d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 34).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017. CAPES d’Histoire-Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 361).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 – 2016. Master de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire, spécialité Histoire à finalité recherche (Université de Caen Normandie). Master d’histoire médiévale, sous la direction de Pierre Bauduin (Université de Caen Normandie), obtenu mention très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 – 2014. Licence de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire (Université du Havre), obtenue mention bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011. Baccalauréat littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, obtenu mention bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Formations et stages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 – 27 janvier 2023. École d’hiver en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (« EnExDi », Poitiers, dirigée par Fatiha Idmhand).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 2022. Résidence à la Maison française d’Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (boursier du mois).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – aujourd’hui. Doctorat d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie/CRAHAM (UMR 6273)/École doctorale 558 : Normandie Humanités) : financement (2020-2023) : contrat doctoral régional (Réseau d’Intérêt Normand 100%) ; sujet : « L’encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle) ; soutenance : 18/12/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 septembre – 03 octobre 2021. Auditeur invité au colloque international de Cerisy-la-Salle : Poésie et politique dans les mondes normands médiévaux (IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alban Gautier, Marie-Agnès Lucas-Avenel et Laurence Mathey-Maille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 – 8 septembre 2021. Boursier de l’école d’été du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université Jean Monnet, Saint-Étienne), organisée par Noëlle Deflou-Leca, Thierry Pécout et Élise Rajchenbach (thème : « Humanités numériques et corpus »).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 – 15 octobre 2015. Participation au stage de diplomatique médiévale organisé par le GDR 3177 « Diplomatique » du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Sébastien Barret.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 septembre – 3 octobre 2015. Auditeur invité au colloque international de Cerisy- la-Salle : La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Anne Curry et Véronique Gazeau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.3. Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> anglais (courant), latin (universitaire), grec ancien (scolaire), espagnol (notions).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> maîtrise des suites Microsoft Office et Libre Office ; édition numérique et encodage de données en XML-TEI (via XMLMind XML Editor) ; gestion et requêtage de bases de données (BaseX et XQuery) ; édition numérique (E-cartæ) ; création d’environnements prosopographiques (E-personæ), cartographie (QGIS) et analyse de réseaux (Gephi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléographie latine et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 – 2026. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 1 groupe ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; TD de Licence 3 (« L’Europe au temps de la guerre de Cent Ans »), 1 groupe ; TD de Licence 3 (« Histoires des patrimoines et des loisirs »), 1 groupe ; préparation au CAPES d'histoire-géographie, 1 groupe ; CM & TD de M1 Pro Ingénierie touristique et culturelle (« Cultures et patrimoines »), 1 groupe ; TD de M1 Recherche (« Initiation à l'histoire de la Normandie »), 1 groupe ; interventions dans le DU </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 – 2025. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 4 groupes ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; CM de Licence 3 (« Histoires des patrimoines et des loisirs ») ; direction de Dossiers d’Initiation à la Recherche, Licence 3 ; TP de Licence 2 « Parcours Professionnel de l’Étudiant », 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 – 2024. ATER (quotité : 50 %) en histoire médiévale, Université Gustave Eiffel (99h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CM et TD de Licence 2 (« La Méditerranée : Antiquité tardive et haut Moyen Âge »), 2 groupes ; TD de Licence 1 (« Corps et santé de la fin du Moyen Âge à l’époque contemporaine), 1 groupe ; séminaire de Master 1 et 2 (« Histoire médiévale et réseaux : cas pratique », 1 séance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 – 2023. Doctorant contractuel avec charge de cours, Université de Caen Normandie (64h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 2 (« Le royaume  franc, 481-888 »), 2 groupes ; TP de Licence 2 (« Méthodologie du commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 – 2022. Doctorant contractuel avec charge de cours, Université de Caen Normandie (60h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TD de Licence 1 (« Initiation au commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – 2021. Doctorant contractuel avec charge de cours, Université de Caen Normandie (56h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TP de Licence 1 (« Projet Personnel Étudiant »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Professeur Titulaire en Zone de Remplacement (Le Havre – Lillebonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rattaché administrativement au Lycée des métiers de l’industrie Pierre de Coubertin de Bolbec (76).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Enseignant vacataire, Université Le Havre Normandie (44h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« L’Europe occidentale, 888-1215 »), 2 groupes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 – 2019. Professeur stagiaire au Lycée François Ier du Havre (76).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ORGANISATION DE RENCONTRES SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Direction de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 – 4 décembre 2026. Colloque international « In medias res. Les intermédiaires de la domination (France du Nord, îles Britanniques, IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Amiens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 – 6 octobre 2024. Colloque international « Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Cerisy-la-Salle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Organisation de journées d'études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 octobre 2025. Journée « Autour de la Seine, Moyen Âge-Temps modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Boris Bove, Laurence Jean-Marie), Le Havre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 mai 2024. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 décembre 2022. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 janvier 2022. Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRAHAM, ERLIS, GRHIS, HISTEME , LASLAR, co-direction : Félix Brêteau), Caen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. PUBLICATIONS ET TRAVAUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Mémoires de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016. « Usque ad Sabrinam » : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 2, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 1, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024. L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, thèse de doctorat préparée sous la direction de Pierre Bauduin, », Centre Michel de Boüard-CRAHAM (UMR 6273), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.3. Actes de colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans P. Bauduin, S. Lebouteiller, A. Peters-Custot (dir.), Actes du colloque international de Cerisy-la-Salle (5 – 9 octobre 2022) :* Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle)*, Rome, Publications de l'École française de Rome (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Servir saint Michel : les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Maneuvrier, M. Labatut, F. Paquet (dir.), Actes du colloque international de Cerisy-la-Salle (31 mai – 4 juin 2023) : 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">023-2023, Le Mont Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître). Communication enregistrée sur Canal-U : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/intervenants/michel-bastien-244269866</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l’écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Barralis, G. Combalbert, J.-B. Renault (dir.), Actes du colloque ACTÉPI de Nancy (24 – 26 mai 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influences (Xe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans H. Fresnel, B. Michel (dir.), Actes du colloque de Cerisy-la-Salle (2 – 6 octobre 2024), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.4. Articles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du chevalier : Guillaume de Tancarville et sa mesnie (années 1140-années 1160)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini : textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Articles en attente de soumission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Chapitres d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique anglo-saxonne au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Gautier, A. Lestremeau (dir.), Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.6. Communications non publiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Penser le maritime », IDEES, 18 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication lors de l’atelier « Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales », Université de Namur, HISTAR-PATHS, 17 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), conférence de culture numérique dans le cadre du Master Métiers du Livre et de l’Édition, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter et analyser des réseaux : aspects théoriques et cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Érudition et numérique », Centre Michel de Boüard-CRAHAM (UMR 6273), 8 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées d’études internationales à la Maison française d’Oxford (« Partir », programme Pax Normanna), P. Bauduin, A. Peters-Custot (dir.), 22 – 23 septembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication à la journée doctorale normande « Enquête(s) » de Caen, F. Brêteau, B. Michel (dir.), 21 janvier 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défaillants et justiciés pour leurs deffaultes : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées doctorales internationales de Poitiers (« L’absence au Moyen Âge », CESCM), Corinne Lamour, Emilie Margaix, Cécile Maruéjouls, Elise Vernerey (dir.), 9 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.7. Communications à venir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquerors and the Sea: Maritime and Fluvial Interests of the Ship List Magnates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au colloque « The Maritime and Political World of 1066 », D. Bates (dir.), New College, Oxford, 23-25 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lordship transmanche des comtes de Gloucester au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Mondes nordiques et normands médiévaux », Centre Michel de Boüard-CRAHAM (UMR 6273), 6 mars 2025.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.8. Comptes-rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Rigollet, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021, dans Francia, 3, 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la Tapisserie de Bayeux : naissance, composition et style d'un chef-d'œuvre médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen, Point de vues et Bayeux, Musée de la Tapisserie de Bayeux, 2018, dans Annales de Normandie, 69, n° 2, 2019, p. 150-154.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018, dans Annales de Normandie (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartæ baronum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Stacey (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019, dans Annales de Normandie (à paraître).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.9. Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Georges, B. Michel, F. Paquet, E-personæ, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’utilisation de l’environnement prosopographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Publications du Pôle Document Numérique, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux : des élites entre Dives et Vire (Xe – XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du CERCOR, 46, 2022, p. 39-42.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2025. Membre du comité scientifique de l’exposition « La jeunesse de Guillaume »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Falaise, sous la direction de Matthias Dilys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre associé temporaire de la SHMESP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre de la Pipe Roll Society.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Porteur du projet  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-personæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : F. Paquet) : conception d’un outil de création et d’édition d’environnements prosopographiques numériques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2022 – octobre 2024. Représentant des doctorants au conseil du laboratoire (CRAHAM – UMR 6273).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1er mars 2022. Membre du comité éditorial du carnet « Mondes nordiques et normands médiévaux » (Hypothese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021. Porteur du projet NORCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel) : création d’un catalogue numérique des sources éditées des mondes normands médiévaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser le maritime"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XIIe siècle dans la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Lestremau, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de culture numérique du parcours Humanités numériques de l’Université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Ruffini-Ronzani; Guillaume de Méritens, Oct 2025, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Autour de la Seine (3) : Moyen Âge - Temps modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boris Bove; Laurence Jean-Marie; Bastien Michel, Oct 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Michel; Hugo Fresnel, Oct 2024, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l'écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influence (Xe-XIIIe siècle) · colloque de l'ANR ACTEPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Barralis; Grégory Combalbert; Jean-Baptiste Renault, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Annick Peters-Custot, Sep 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir saint Michel. Les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 1023-2023, Le Mont-Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labatut; Christophe Maneuvrier; Fabien Paquet, May 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle) · colloque du programme Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Simon Lebouteiller; Annick Peters-Custot, Sep 2022, Cerisy-la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Brêteau; Bastien Michel, Jan 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Défaillants et justiciés pour leurs deffaultes » : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales internationales « L’absence au Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Lamour; Émilie Margaix; Cécile Maruéjouls; Elise Vernerey, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-personae : notice d’utilisation de l’environnement prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usque ad Sabrinam » : l’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 2, Université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 1, Université Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Cartae baronum, Neil Stacy (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de La guerre en Normandie (XIe-XVe siècle), A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Amélie Rigollet, Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306), Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux. Des élites entre Dives et Vire (Xe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de L'invention de la Tapisserie de Bayeux. Naissance, composition et style d'un chef-d’œuvre médiéval, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen et Bayeux, Point de vues et Musée de la Tapisserie de Bayeux, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Caen Normandie, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05534676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13AA3A33"/>
+    <w:nsid w:val="0F8A6512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A1209A11"/>
+    <w:nsid w:val="B20FCF9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4843CD8"/>
+    <w:nsid w:val="EDA66B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F273A904"/>
+    <w:nsid w:val="817C1682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16902FC1"/>
+    <w:nsid w:val="BB7DF471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78B585A6"/>
+    <w:nsid w:val="C7D3E584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="458322F6"/>
+    <w:nsid w:val="69D455C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D6DD87E6"/>
+    <w:nsid w:val="88361FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1A9CEB05"/>
+    <w:nsid w:val="A51E71B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F681B3C9"/>
+    <w:nsid w:val="88AC3053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2FD84A14"/>
+    <w:nsid w:val="15637A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FC8FDD8D"/>
+    <w:nsid w:val="3FC30222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BF96DBDE"/>
+    <w:nsid w:val="D2CA8D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="83E8A61D"/>
+    <w:nsid w:val="6CC11DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="619D8A2D"/>
+    <w:nsid w:val="95A46B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="165F666B"/>
+    <w:nsid w:val="B163E23B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="53DF40D9"/>
+    <w:nsid w:val="5F01D1A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2754,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.michel@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/michel-bastien-244269866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05534676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.michel@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/michel-bastien-244269866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90473" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05534676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>