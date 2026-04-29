--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Michel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">A.T.E.R. en histoire médiévale (Université Le Havre Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire médiévale, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R. en histoire médiévale, Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié aux fonctions de maître de conférences (section n° 21)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.michel@univ-lehavre.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. FORMATION ET TITRES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Titres universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018. Agrégation d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 34).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017. CAPES d’Histoire-Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 361).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 – 2016. Master de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire, spécialité Histoire à finalité recherche (Université de Caen Normandie). Master d’histoire médiévale, sous la direction de Pierre Bauduin (Université de Caen Normandie), obtenu mention très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 – 2014. Licence de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire (Université du Havre), obtenue mention bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011. Baccalauréat littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, obtenu mention bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Formations et stages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 – 27 janvier 2023. École d’hiver en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (« EnExDi », Poitiers, dirigée par Fatiha Idmhand).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 2022. Résidence à la Maison française d’Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (boursier du mois).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – aujourd’hui. Doctorat d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie/CRAHAM (UMR 6273)/École doctorale 558 : Normandie Humanités) : financement (2020-2023) : contrat doctoral régional (Réseau d’Intérêt Normand 100%) ; sujet : « L’encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle) ; soutenance : 18/12/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 septembre – 03 octobre 2021. Auditeur invité au colloque international de Cerisy-la-Salle : Poésie et politique dans les mondes normands médiévaux (IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alban Gautier, Marie-Agnès Lucas-Avenel et Laurence Mathey-Maille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 – 8 septembre 2021. Boursier de l’école d’été du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université Jean Monnet, Saint-Étienne), organisée par Noëlle Deflou-Leca, Thierry Pécout et Élise Rajchenbach (thème : « Humanités numériques et corpus »).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 – 15 octobre 2015. Participation au stage de diplomatique médiévale organisé par le GDR 3177 « Diplomatique » du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Sébastien Barret.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 septembre – 3 octobre 2015. Auditeur invité au colloque international de Cerisy- la-Salle : La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Anne Curry et Véronique Gazeau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.3. Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> anglais (courant), latin (universitaire), grec ancien (scolaire), espagnol (notions).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> maîtrise des suites Microsoft Office et Libre Office ; édition numérique et encodage de données en XML-TEI (via XMLMind XML Editor) ; gestion et requêtage de bases de données (BaseX et XQuery) ; édition numérique (E-cartæ) ; création d’environnements prosopographiques (E-personæ), cartographie (QGIS) et analyse de réseaux (Gephi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléographie latine et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 – 2026. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 1 groupe ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; TD de Licence 3 (« L’Europe au temps de la guerre de Cent Ans »), 1 groupe ; TD de Licence 3 (« Histoires des patrimoines et des loisirs »), 1 groupe ; préparation au CAPES d'histoire-géographie, 1 groupe ; CM & TD de M1 Pro Ingénierie touristique et culturelle (« Cultures et patrimoines »), 1 groupe ; TD de M1 Recherche (« Initiation à l'histoire de la Normandie »), 1 groupe ; interventions dans le DU </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 – 2025. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 4 groupes ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; CM de Licence 3 (« Histoires des patrimoines et des loisirs ») ; direction de Dossiers d’Initiation à la Recherche, Licence 3 ; TP de Licence 2 « Parcours Professionnel de l’Étudiant », 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 – 2024. ATER (quotité : 50 %) en histoire médiévale, Université Gustave Eiffel (99h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CM et TD de Licence 2 (« La Méditerranée : Antiquité tardive et haut Moyen Âge »), 2 groupes ; TD de Licence 1 (« Corps et santé de la fin du Moyen Âge à l’époque contemporaine), 1 groupe ; séminaire de Master 1 et 2 (« Histoire médiévale et réseaux : cas pratique », 1 séance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 – 2023. Doctorant contractuel avec charge de cours, Université de Caen Normandie (64h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 2 (« Le royaume  franc, 481-888 »), 2 groupes ; TP de Licence 2 (« Méthodologie du commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 – 2022. Doctorant contractuel avec charge de cours, Université de Caen Normandie (60h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TD de Licence 1 (« Initiation au commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – 2021. Doctorant contractuel avec charge de cours, Université de Caen Normandie (56h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TP de Licence 1 (« Projet Personnel Étudiant »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Professeur Titulaire en Zone de Remplacement (Le Havre – Lillebonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rattaché administrativement au Lycée des métiers de l’industrie Pierre de Coubertin de Bolbec (76).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Enseignant vacataire, Université Le Havre Normandie (44h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« L’Europe occidentale, 888-1215 »), 2 groupes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 – 2019. Professeur stagiaire au Lycée François Ier du Havre (76).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ORGANISATION DE RENCONTRES SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Direction de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 – 4 décembre 2026. Colloque international « In medias res. Les intermédiaires de la domination (France du Nord, îles Britanniques, IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Amiens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 – 6 octobre 2024. Colloque international « Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Cerisy-la-Salle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Organisation de journées d'études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 octobre 2025. Journée « Autour de la Seine, Moyen Âge-Temps modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Boris Bove, Laurence Jean-Marie), Le Havre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 mai 2024. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 décembre 2022. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 janvier 2022. Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRAHAM, ERLIS, GRHIS, HISTEME , LASLAR, co-direction : Félix Brêteau), Caen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. PUBLICATIONS ET TRAVAUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Mémoires de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016. « Usque ad Sabrinam » : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 2, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 1, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024. L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, thèse de doctorat préparée sous la direction de Pierre Bauduin, », Centre Michel de Boüard-CRAHAM (UMR 6273), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.3. Actes de colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans P. Bauduin, S. Lebouteiller, A. Peters-Custot (dir.), Actes du colloque international de Cerisy-la-Salle (5 – 9 octobre 2022) :* Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle)*, Rome, Publications de l'École française de Rome (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Servir saint Michel : les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Maneuvrier, M. Labatut, F. Paquet (dir.), Actes du colloque international de Cerisy-la-Salle (31 mai – 4 juin 2023) : 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">023-2023, Le Mont Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître). Communication enregistrée sur Canal-U : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/intervenants/michel-bastien-244269866</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l’écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Barralis, G. Combalbert, J.-B. Renault (dir.), Actes du colloque ACTÉPI de Nancy (24 – 26 mai 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influences (Xe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans H. Fresnel, B. Michel (dir.), Actes du colloque de Cerisy-la-Salle (2 – 6 octobre 2024), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.4. Articles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du chevalier : Guillaume de Tancarville et sa mesnie (années 1140-années 1160)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini : textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Articles en attente de soumission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Chapitres d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique anglo-saxonne au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Gautier, A. Lestremeau (dir.), Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.6. Communications non publiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Penser le maritime », IDEES, 18 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication lors de l’atelier « Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales », Université de Namur, HISTAR-PATHS, 17 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), conférence de culture numérique dans le cadre du Master Métiers du Livre et de l’Édition, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter et analyser des réseaux : aspects théoriques et cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Érudition et numérique », Centre Michel de Boüard-CRAHAM (UMR 6273), 8 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées d’études internationales à la Maison française d’Oxford (« Partir », programme Pax Normanna), P. Bauduin, A. Peters-Custot (dir.), 22 – 23 septembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication à la journée doctorale normande « Enquête(s) » de Caen, F. Brêteau, B. Michel (dir.), 21 janvier 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défaillants et justiciés pour leurs deffaultes : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées doctorales internationales de Poitiers (« L’absence au Moyen Âge », CESCM), Corinne Lamour, Emilie Margaix, Cécile Maruéjouls, Elise Vernerey (dir.), 9 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.7. Communications à venir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquerors and the Sea: Maritime and Fluvial Interests of the Ship List Magnates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au colloque « The Maritime and Political World of 1066 », D. Bates (dir.), New College, Oxford, 23-25 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lordship transmanche des comtes de Gloucester au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Mondes nordiques et normands médiévaux », Centre Michel de Boüard-CRAHAM (UMR 6273), 6 mars 2025.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.8. Comptes-rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Rigollet, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021, dans Francia, 3, 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la Tapisserie de Bayeux : naissance, composition et style d'un chef-d'œuvre médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen, Point de vues et Bayeux, Musée de la Tapisserie de Bayeux, 2018, dans Annales de Normandie, 69, n° 2, 2019, p. 150-154.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018, dans Annales de Normandie (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartæ baronum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Stacey (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019, dans Annales de Normandie (à paraître).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.9. Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Georges, B. Michel, F. Paquet, E-personæ, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’utilisation de l’environnement prosopographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Publications du Pôle Document Numérique, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux : des élites entre Dives et Vire (Xe – XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du CERCOR, 46, 2022, p. 39-42.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2025. Membre du comité scientifique de l’exposition « La jeunesse de Guillaume »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Falaise, sous la direction de Matthias Dilys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre associé temporaire de la SHMESP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre de la Pipe Roll Society.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Porteur du projet  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-personæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : F. Paquet) : conception d’un outil de création et d’édition d’environnements prosopographiques numériques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2022 – octobre 2024. Représentant des doctorants au conseil du laboratoire (CRAHAM – UMR 6273).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1er mars 2022. Membre du comité éditorial du carnet « Mondes nordiques et normands médiévaux » (Hypothese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021. Porteur du projet NORCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel) : création d’un catalogue numérique des sources éditées des mondes normands médiévaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser le maritime"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XIIe siècle dans la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Lestremau, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de culture numérique du parcours Humanités numériques de l’Université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Ruffini-Ronzani; Guillaume de Méritens, Oct 2025, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Autour de la Seine (3) : Moyen Âge - Temps modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boris Bove; Laurence Jean-Marie; Bastien Michel, Oct 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Michel; Hugo Fresnel, Oct 2024, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l'écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influence (Xe-XIIIe siècle) · colloque de l'ANR ACTEPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Barralis; Grégory Combalbert; Jean-Baptiste Renault, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Annick Peters-Custot, Sep 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir saint Michel. Les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 1023-2023, Le Mont-Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labatut; Christophe Maneuvrier; Fabien Paquet, May 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle) · colloque du programme Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Simon Lebouteiller; Annick Peters-Custot, Sep 2022, Cerisy-la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Brêteau; Bastien Michel, Jan 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Défaillants et justiciés pour leurs deffaultes » : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales internationales « L’absence au Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Lamour; Émilie Margaix; Cécile Maruéjouls; Elise Vernerey, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-personae : notice d’utilisation de l’environnement prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usque ad Sabrinam » : l’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 2, Université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 1, Université Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Cartae baronum, Neil Stacy (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de La guerre en Normandie (XIe-XVe siècle), A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Amélie Rigollet, Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306), Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux. Des élites entre Dives et Vire (Xe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de L'invention de la Tapisserie de Bayeux. Naissance, composition et style d'un chef-d’œuvre médiéval, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen et Bayeux, Point de vues et Musée de la Tapisserie de Bayeux, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Caen Normandie, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05534676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Michel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">A.T.E.R. en histoire médiévale (Université Le Havre Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire médiévale, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R. en histoire médiévale, Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié aux fonctions de maître de conférences (section n° 21)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.michel@univ-lehavre.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. FORMATION ET TITRES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Titres universitaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018. Agrégation d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 34).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017. CAPES d’Histoire-Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie), admis (rang : 361).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 – 2016. Master de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire, spécialité Histoire à finalité recherche (Université de Caen Normandie). Master d’histoire médiévale, sous la direction de Pierre Bauduin (Université de Caen Normandie), obtenu mention très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 – 2014. Licence de Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention Histoire (Université du Havre), obtenue mention bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011. Baccalauréat littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, obtenu mention bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Formations et stages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 – 27 janvier 2023. École d’hiver en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (« EnExDi », Poitiers, dirigée par Fatiha Idmhand).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 2022. Résidence à la Maison française d’Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (boursier du mois).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – aujourd’hui. Doctorat d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie/CRAHAM (UMR 6273)/École doctorale 558 : Normandie Humanités) : financement (2020-2023) : contrat doctoral régional (Réseau d’Intérêt Normand 100%) ; sujet : « L’encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle) ; soutenance : 18/12/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 septembre – 03 octobre 2021. Auditeur invité au colloque international de Cerisy-la-Salle : Poésie et politique dans les mondes normands médiévaux (IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Alban Gautier, Marie-Agnès Lucas-Avenel et Laurence Mathey-Maille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 – 8 septembre 2021. Boursier de l’école d’été du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université Jean Monnet, Saint-Étienne), organisée par Noëlle Deflou-Leca, Thierry Pécout et Élise Rajchenbach (thème : « Humanités numériques et corpus »).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 – 15 octobre 2015. Participation au stage de diplomatique médiévale organisé par le GDR 3177 « Diplomatique » du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Sébastien Barret.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 septembre – 3 octobre 2015. Auditeur invité au colloque international de Cerisy- la-Salle : La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Anne Curry et Véronique Gazeau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.3. Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> anglais (courant), latin (universitaire), grec ancien (scolaire), espagnol (notions).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> maîtrise des suites Microsoft Office et Libre Office ; édition numérique et encodage de données en XML-TEI (via XMLMind XML Editor) ; gestion et requêtage de bases de données (BaseX et XQuery) ; édition numérique (E-cartæ) ; création d’environnements prosopographiques (E-personæ), cartographie (QGIS) et analyse de réseaux (Gephi).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléographie latine et française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 – 2026. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 1 groupe ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; TD de Licence 3 (« L’Europe au temps de la guerre de Cent Ans »), 1 groupe ; TD de Licence 3 (« Histoires des patrimoines et des loisirs »), 1 groupe ; préparation au CAPES d'histoire-géographie, 1 groupe ; CM & TD de M1 Pro Ingénierie touristique et culturelle (« Cultures et patrimoines »), 1 groupe ; TD de M1 Recherche (« Initiation à l'histoire de la Normandie »), 1 groupe ; interventions dans le DU </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 – 2025. ATER (quotité : 100 %) en histoire médiévale, Université le Havre Normandie (192h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Le monde carolingien, 714-888 »), 4 groupes ; TD de Licence 2 (« Le royaume de France de la fin du IXe siècle à la mort de Philippe Auguste »), 2 groupes ; TD de Licence 2 (« Le monde musulman de Muhammad aux Omeyyades »), 1 groupe ; CM de Licence 3 (« Histoires des patrimoines et des loisirs ») ; direction de Dossiers d’Initiation à la Recherche, Licence 3 ; TP de Licence 2 « Parcours Professionnel de l’Étudiant », 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 – 2024. ATER (quotité : 50 %) en histoire médiévale, Université Gustave Eiffel (99h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CM et TD de Licence 2 (« La Méditerranée : Antiquité tardive et haut Moyen Âge »), 2 groupes ; TD de Licence 1 (« Corps et santé de la fin du Moyen Âge à l’époque contemporaine), 1 groupe ; séminaire de Master 1 et 2 (« Histoire médiévale et réseaux : cas pratique », 1 séance).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 – 2023. Doctorant contractuel avec charge de cours, Université de Caen Normandie (64h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 2 (« Le royaume  franc, 481-888 »), 2 groupes ; TP de Licence 2 (« Méthodologie du commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 – 2022. Doctorant contractuel avec charge de cours, Université de Caen Normandie (60h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TD de Licence 1 (« Initiation au commentaire de documents en histoire médiévale »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 – 2021. Doctorant contractuel avec charge de cours, Université de Caen Normandie (56h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« Initiation à la dissertation historique en histoire médiévale »), 2 groupes ; TP de Licence 1 (« Projet Personnel Étudiant »), 1 groupe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Professeur Titulaire en Zone de Remplacement (Le Havre – Lillebonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rattaché administrativement au Lycée des métiers de l’industrie Pierre de Coubertin de Bolbec (76).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 – 2020. Enseignant vacataire, Université Le Havre Normandie (44h éq. TD) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> TD de Licence 1 (« L’Europe occidentale, 888-1215 »), 2 groupes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 – 2019. Professeur stagiaire au Lycée François Ier du Havre (76).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ORGANISATION DE RENCONTRES SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Direction de colloques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 – 4 décembre 2026. Colloque international « In medias res. Les intermédiaires de la domination (France du Nord, îles Britanniques, IXe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Amiens.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 – 6 octobre 2024. Colloque international « Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel), Cerisy-la-Salle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Organisation de journées d'études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 octobre 2025. Journée « Autour de la Seine, Moyen Âge-Temps modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Boris Bove, Laurence Jean-Marie), Le Havre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 mai 2024. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 décembre 2022. Journée des doctorants du CRAHAM (UMR 6273)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 janvier 2022. Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRAHAM, ERLIS, GRHIS, HISTEME , LASLAR, co-direction : Félix Brêteau), Caen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. PUBLICATIONS ET TRAVAUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Mémoires de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016. « Usque ad Sabrinam » : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 2, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066 – 1154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire de Master 1, sous la direction de Pierre Bauduin, Université Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024. L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, thèse de doctorat préparée sous la direction de Pierre Bauduin, », Centre Michel de Boüard-CRAHAM (UMR 6273), Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.3. Actes de colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans P. Bauduin, S. Lebouteiller, A. Peters-Custot (dir.), Actes du colloque international de Cerisy-la-Salle (5 – 9 octobre 2022) :* Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle)*, Rome, Publications de l'École française de Rome (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Servir saint Michel : les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Maneuvrier, M. Labatut, F. Paquet (dir.), Actes du colloque international de Cerisy-la-Salle (31 mai – 4 juin 2023) : 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">023-2023, Le Mont Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître). Communication enregistrée sur Canal-U : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.canal-u.tv/intervenants/michel-bastien-244269866</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l’écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans Ch. Barralis, G. Combalbert, J.-B. Renault (dir.), Actes du colloque ACTÉPI de Nancy (24 – 26 mai 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influences (Xe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », dans H. Fresnel, B. Michel (dir.), Actes du colloque de Cerisy-la-Salle (2 – 6 octobre 2024), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.4. Articles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du chevalier : Guillaume de Tancarville et sa mesnie (années 1140-années 1160)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini : textes et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Articles en attente de soumission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5. Chapitres d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique anglo-saxonne au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Gautier, A. Lestremeau (dir.), Presses universitaires de Caen (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.6. Communications non publiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Penser le maritime », IDEES, 18 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication lors de l’atelier « Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales », Université de Namur, HISTAR-PATHS, 17 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (avec Hugo Fresnel), conférence de culture numérique dans le cadre du Master Métiers du Livre et de l’Édition, Université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter et analyser des réseaux : aspects théoriques et cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Érudition et numérique », Centre Michel de Boüard-CRAHAM (UMR 6273), 8 mars 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées d’études internationales à la Maison française d’Oxford (« Partir », programme Pax Normanna), P. Bauduin, A. Peters-Custot (dir.), 22 – 23 septembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication à la journée doctorale normande « Enquête(s) » de Caen, F. Brêteau, B. Michel (dir.), 21 janvier 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défaillants et justiciés pour leurs deffaultes : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication aux journées doctorales internationales de Poitiers (« L’absence au Moyen Âge », CESCM), Corinne Lamour, Emilie Margaix, Cécile Maruéjouls, Elise Vernerey (dir.), 9 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.7. Communications à venir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquerors and the Sea: Maritime and Fluvial Interests of the Ship List Magnates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au colloque « The Maritime and Political World of 1066 », D. Bates (dir.), New College, Oxford, 23-25 mars 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lordship transmanche des comtes de Gloucester au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », communication au séminaire « Mondes nordiques et normands médiévaux », Centre Michel de Boüard-CRAHAM (UMR 6273), 6 mars 2025.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.8. Comptes-rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Rigollet, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021, dans Francia, 3, 2022 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la Tapisserie de Bayeux : naissance, composition et style d'un chef-d'œuvre médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen, Point de vues et Bayeux, Musée de la Tapisserie de Bayeux, 2018, dans Annales de Normandie, 69, n° 2, 2019, p. 150-154.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre en Normandie (XIe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018, dans Annales de Normandie (à paraître).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartæ baronum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Stacey (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019, dans Annales de Normandie (à paraître).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.9. Autres publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Georges, B. Michel, F. Paquet, E-personæ, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’utilisation de l’environnement prosopographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caen, Publications du Pôle Document Numérique, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux : des élites entre Dives et Vire (Xe – XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du CERCOR, 46, 2022, p. 39-42.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AUTRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2025. Membre du comité scientifique de l’exposition « La jeunesse de Guillaume »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Falaise, sous la direction de Matthias Dilys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre associé temporaire de la SHMESP.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Membre de la Pipe Roll Society.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023. Porteur du projet  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-personæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : F. Paquet) : conception d’un outil de création et d’édition d’environnements prosopographiques numériques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2022 – octobre 2024. Représentant des doctorants au conseil du laboratoire (CRAHAM – UMR 6273).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1er mars 2022. Membre du comité éditorial du carnet « Mondes nordiques et normands médiévaux » (Hypothese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021. Porteur du projet NORCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-direction : Hugo Fresnel) : création d’un catalogue numérique des sources éditées des mondes normands médiévaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Hoc au Hode : les salines de la rive droite de la Seine (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Autour de la Seine (3) : Moyen Âge - Temps modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boris Bove; Laurence Jean-Marie; Bastien Michel, Oct 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries du Domesday Book : conquête, poissons et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques de traitement des sources archéologiques et historiques antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Ruffini-Ronzani; Guillaume de Méritens, Oct 2025, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie d’une épave : les naufragés de la Blanche Nef (1120) et les réseaux aristocratiques anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser le maritime"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XIIe siècle dans la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Chronique anglo-saxonne en traduction française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Lestremau, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes et textiles médiévaux de Bayeux à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de culture numérique du parcours Humanités numériques de l’Université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04968343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Tancarville (fl. vers 1140-1193) : réseaux et domination aristocratique dans le duché de Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Michel; Hugo Fresnel, Oct 2024, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir saint Michel. Les clientèles guerrières du Mont (XIIe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « 1023-2023, Le Mont-Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Labatut; Christophe Maneuvrier; Fabien Paquet, May 2023, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Benais et ses vassaux : administrer la féodalité par l'écrit dans le diocèse médiéval de Bayeux (fin XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques en leur monde : réseaux, communautés, influence (Xe-XIIIe siècle) · colloque de l'ANR ACTEPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Barralis; Grégory Combalbert; Jean-Baptiste Renault, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Number of Years: Age and Conquest in the Medieval Norman Worlds (11th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Annick Peters-Custot, Sep 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes d’Odon de Bayeux : conquête, « pacification » et réseaux en Angleterre après 1066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conquérir, soumettre, gouverner : théories et pratiques de la « pacification » dans les mondes normands (monde viking, Normandie, Royaume d’Angleterre, Italie méridionale et Sicile, IXe-XIIe siècle) · colloque du programme Pax Normanna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Bauduin; Simon Lebouteiller; Annick Peters-Custot, Sep 2022, Cerisy-la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enquête à la diaspora : reconstituer les réseaux aristocratiques de la Normandie médiévale à partir du ms. G88 des archives départementales du Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale normande « Enquête(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Brêteau; Bastien Michel, Jan 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Défaillants et justiciés pour leurs deffaultes » : l’absence de Robert de Tancarville à l’ost de Flandre (1297)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales internationales « L’absence au Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Lamour; Émilie Margaix; Cécile Maruéjouls; Elise Vernerey, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-personae : notice d’utilisation de l’environnement prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usque ad Sabrinam » : l’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 2, Université de Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation des élites normandes dans le Gloucestershire (1066-1154). Mémoire de Master 1, Université Caen Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ « encre et le pain » : les vassaux de l’évêché de Bayeux (XIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Caen Normandie, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05534676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Cartae baronum, Neil Stacy (éd.), Woodbridge, The Boydell Press-Pipe Roll Society (New Series ; 62), 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de La guerre en Normandie (XIe-XVe siècle), A. Curry et V. Gazeau (dir.), Presses universitaires de Caen (Symposia), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Amélie Rigollet, Mobilités du lignage anglo-normand de Briouze (mi-XIe siècle – 1306), Turnhout, Brepols (Histoires de famille. La parenté au Moyen Âge), 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et réseaux aristocratiques dans les mondes normands et français médiévaux. Des élites entre Dives et Vire (Xe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de L'invention de la Tapisserie de Bayeux. Naissance, composition et style d'un chef-d’œuvre médiéval, S. A. Brown, S. Lemagnen, G. Owen-Crocker (dir.), Rouen et Bayeux, Point de vues et Musée de la Tapisserie de Bayeux, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F8A6512"/>
+    <w:nsid w:val="FF028CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B20FCF9C"/>
+    <w:nsid w:val="937817E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EDA66B61"/>
+    <w:nsid w:val="8F25A1E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="817C1682"/>
+    <w:nsid w:val="B67E4B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BB7DF471"/>
+    <w:nsid w:val="70598A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C7D3E584"/>
+    <w:nsid w:val="2E7EBAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="69D455C4"/>
+    <w:nsid w:val="32B79C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="88361FF8"/>
+    <w:nsid w:val="489BBA97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A51E71B3"/>
+    <w:nsid w:val="9E8661CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="88AC3053"/>
+    <w:nsid w:val="CC12FAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="15637A1D"/>
+    <w:nsid w:val="E9D1C357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3FC30222"/>
+    <w:nsid w:val="1BBB8214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D2CA8D69"/>
+    <w:nsid w:val="5121847B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6CC11DB5"/>
+    <w:nsid w:val="BC23708B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="95A46B70"/>
+    <w:nsid w:val="D216256F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B163E23B"/>
+    <w:nsid w:val="9FAB60EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5F01D1A8"/>
+    <w:nsid w:val="CDD0F512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2754,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.michel@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/michel-bastien-244269866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90473" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05534676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.michel@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/michel-bastien-244269866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/90473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04968343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05534676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90473" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>