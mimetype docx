--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -1578,295 +1578,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general synthesis of azetidines by copper-catalysed photoinduced anti-Baldwin radical cyclization of ynamides</w:t>
+                <w:t xml:space="preserve">Hidden Heptacyclic Chiral N-Acyl Iminium Ions: a New Entry to Enantioenriched Polycyclic Azepanes and Azocanes by Superacid-Promoted Intramolecular Pictet-Spengler Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Jacob</w:t>
+                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Baguia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thilmany</w:t>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28098-x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (25), pp.e202200432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798007v1</w:t>
+                <w:t xml:space="preserve">hal-03769652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Heptacyclic Chiral N-Acyl Iminium Ions: a New Entry to Enantioenriched Polycyclic Azepanes and Azocanes by Superacid-Promoted Intramolecular Pictet-Spengler Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general synthesis of azetidines by copper-catalysed photoinduced anti-Baldwin radical cyclization of ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Baguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Michelet</w:t>
+                <w:t xml:space="preserve">Samuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Pierre Thilmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (25), pp.e202200432. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28098-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769652v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superacid‐Mediated Late‐Stage Aromatic Polydeuteration of Pharmaceuticals</w:t>
               </w:r>
@@ -1980,425 +1980,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">Naresh Bhuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.2036-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154651v1</w:t>
+                <w:t xml:space="preserve">hal-03007376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Site-Selective Sulfonylation of Aromatic Amines by Superacid Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Appert</w:t>
+                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00994⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.343-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358394v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary Site-Selective Sulfonylation of Aromatic Amines by Superacid Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (4), pp.2036-2041. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.4115-4120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007376v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the Efficacy of Carbonic Anhydrase Inhibitors through Fluorine Substitution</w:t>
               </w:r>
@@ -2652,77 +2652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Reviriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[(DPEPhos)(bcp)Cu]PF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;: A General and Broadly Applicable Copper-Based Photoredox Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Baguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Deldaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,199 +3182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelectrophilic activation in superacid HF/SbF5: Expanding molecular diversity in nitrogen-containing compounds series by fluorination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Copper-based Photoredox Catalyst for Organic Synthesis: Scope, Application in Natural Product Synthesis and Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Deldaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Baguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Mingot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Kajouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.04.017⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), pp.621-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2018.621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007791v1</w:t>
+                <w:t xml:space="preserve">hal-03007774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Photoinduced Radical Domino Cyclization of Ynamides and Cyanamides: A Unified Entry to Rosettacin, Luotonin A, and Deoxyvasicinone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Baguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Deldaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,161 +3446,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Copper-based Photoredox Catalyst for Organic Synthesis: Scope, Application in Natural Product Synthesis and Mechanistic Insights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superelectrophilic activation in superacid HF/SbF5: Expanding molecular diversity in nitrogen-containing compounds series by fluorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hajar Baguia</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Kajouj</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2018.621⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007774v1</w:t>
+                <w:t xml:space="preserve">hal-03007791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Activity of Gold(I) Complexes with Hemilabile P,N Ligands</w:t>
               </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Deldaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kajouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Moucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,307 +3956,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey in the Chemistry of Ynamides: From Synthesis to Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing the Lewis Acidity of HFIP through its Cooperation with a Calcium(II) Salt: Application to the Aza-Piancatelli Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchard</w:t>
+                <w:t xml:space="preserve">David Lebøeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Compain</w:t>
+                <w:t xml:space="preserve">Lucile Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Coste</w:t>
+                <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Demmer</w:t>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (6), pp.574-585. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (45), pp.16165--16171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1246/cl.160260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007853v1</w:t>
+                <w:t xml:space="preserve">hal-01712359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Lewis Acidity of HFIP through its Cooperation with a Calcium(II) Salt: Application to the Aza-Piancatelli Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lebøeuf</w:t>
+                <w:t xml:space="preserve">A Journey in the Chemistry of Ynamides: From Synthesis to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Michelet</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Alexis Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603592⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (6), pp.574-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.160260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01712359v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic applications of [IPr·GaX 2 ][SbF 6 ] and related species</w:t>
               </w:r>
@@ -4370,278 +4370,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Innocent Behavior of Substrate Backbone Esters in Metal-Catalyzed Carbocyclizations and Friedel–Crafts Reactions of Enynes and Arenynes</w:t>
+                <w:t xml:space="preserve">Dibromoindium( iii ) cations as a π-Lewis acid: characterization of [IPr·InBr 2 ][SbF 6 ] and its catalytic activity towards alkynes and alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Colard-Itté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80 (21), pp.10925-10938. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (34), pp.7401-7404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b02052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC00740B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007863v1</w:t>
+                <w:t xml:space="preserve">hal-03007870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibromoindium( iii ) cations as a π-Lewis acid: characterization of [IPr·InBr 2 ][SbF 6 ] and its catalytic activity towards alkynes and alkenes</w:t>
+                <w:t xml:space="preserve">Non-Innocent Behavior of Substrate Backbone Esters in Metal-Catalyzed Carbocyclizations and Friedel–Crafts Reactions of Enynes and Arenynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémy Colard-Itté</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (34), pp.7401-7404. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (21), pp.10925-10938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC00740B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b02052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007870v1</w:t>
+                <w:t xml:space="preserve">hal-03007863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca II -Catalyzed Alkenylation of Alcohols with Vinylboronic Acids</w:t>
               </w:r>
@@ -4799,51 +4799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (44), pp.14488-14492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El-Hellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (33), pp.10239-10243. </w:t>
@@ -5558,77 +5558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Reviriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Longuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naullet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Otani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thibaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Vitse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49421-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Daniel Matatu Mbengo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202316458" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Baguia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilmany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28098-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Appert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Karam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zunino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00994" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Deldaele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Uehara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW4KM1XV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kajouj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2018.621" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#339;uf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;koch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Hork&#253;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moucheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160260" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#248;euf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603592" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74FXKSJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thiery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00470A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00740B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VNLS80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z6QBWV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El-Hellani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M83JCTHX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00153-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Yamaguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Matsunaga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Shibasaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00118u.pub3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Longuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naullet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Otani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thibaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Vitse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49421-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Daniel Matatu Mbengo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202316458" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Baguia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilmany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28098-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Appert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Karam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zunino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Deldaele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Uehara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kajouj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Romero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2018.621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW4KM1XV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#339;uf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;koch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Hork&#253;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moucheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#248;euf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603592" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74FXKSJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thiery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00470A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00740B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VNLS80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z6QBWV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El-Hellani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M83JCTHX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00153-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Yamaguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Matsunaga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Shibasaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00118u.pub3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>