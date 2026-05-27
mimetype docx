--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -1578,295 +1578,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Heptacyclic Chiral N-Acyl Iminium Ions: a New Entry to Enantioenriched Polycyclic Azepanes and Azocanes by Superacid-Promoted Intramolecular Pictet-Spengler Reaction</w:t>
+                <w:t xml:space="preserve">A general synthesis of azetidines by copper-catalysed photoinduced anti-Baldwin radical cyclization of ynamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Michelet</w:t>
+                <w:t xml:space="preserve">Clément Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Hajar Baguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thilmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200432⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28098-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769652v1</w:t>
+                <w:t xml:space="preserve">hal-03798007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general synthesis of azetidines by copper-catalysed photoinduced anti-Baldwin radical cyclization of ynamides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden Heptacyclic Chiral N-Acyl Iminium Ions: a New Entry to Enantioenriched Polycyclic Azepanes and Azocanes by Superacid-Promoted Intramolecular Pictet-Spengler Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Oger</w:t>
+                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thilmany</w:t>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.560. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (25), pp.e202200432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28098-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798007v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superacid‐Mediated Late‐Stage Aromatic Polydeuteration of Pharmaceuticals</w:t>
               </w:r>
@@ -1980,425 +1980,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh Bhuma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zahra Abada</w:t>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.343-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007376v1</w:t>
+                <w:t xml:space="preserve">hal-03154651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Complementary Site-Selective Sulfonylation of Aromatic Amines by Superacid Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.4115-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154651v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Site-Selective Sulfonylation of Aromatic Amines by Superacid Activation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Bhuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (11), pp.4115-4120. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.2036-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358394v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the Efficacy of Carbonic Anhydrase Inhibitors through Fluorine Substitution</w:t>
               </w:r>
@@ -2652,77 +2652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Reviriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[(DPEPhos)(bcp)Cu]PF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;: A General and Broadly Applicable Copper-Based Photoredox Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Baguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Deldaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,291 +3182,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Copper-based Photoredox Catalyst for Organic Synthesis: Scope, Application in Natural Product Synthesis and Mechanistic Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-Catalyzed Photoinduced Radical Domino Cyclization of Ynamides and Cyanamides: A Unified Entry to Rosettacin, Luotonin A, and Deoxyvasicinone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Baguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Deldaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenie Romero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwilherm Evano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (9), pp.621-629. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (15), pp.3022-3030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2018.621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007774v1</w:t>
+                <w:t xml:space="preserve">hal-03007805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Photoinduced Radical Domino Cyclization of Ynamides and Cyanamides: A Unified Entry to Rosettacin, Luotonin A, and Deoxyvasicinone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A General Copper-based Photoredox Catalyst for Organic Synthesis: Scope, Application in Natural Product Synthesis and Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Deldaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Baguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Michelet</w:t>
+                <w:t xml:space="preserve">Sofia Kajouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Evano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eugenie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (15), pp.3022-3030. </w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), pp.621-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2018.621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007805v1</w:t>
+                <w:t xml:space="preserve">hal-03007774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superelectrophilic activation in superacid HF/SbF5: Expanding molecular diversity in nitrogen-containing compounds series by fluorination</w:t>
               </w:r>
@@ -3754,77 +3754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Deldaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kajouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Moucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Evano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (13), pp.3576-3579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3858,51 +3858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anionic chemistry of ynamides: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Journey in the Chemistry of Ynamides: From Synthesis to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,77 +5558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Reviriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Longuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naullet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Otani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thibaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Vitse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49421-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Daniel Matatu Mbengo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202316458" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Baguia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilmany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28098-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Appert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Karam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zunino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Deldaele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Uehara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kajouj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Romero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2018.621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW4KM1XV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#339;uf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;koch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Hork&#253;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moucheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#248;euf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603592" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74FXKSJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thiery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00470A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00740B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VNLS80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z6QBWV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El-Hellani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M83JCTHX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00153-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Yamaguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Matsunaga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Shibasaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00118u.pub3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Longuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naullet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Otani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thibaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c03833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Vitse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49421-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Daniel Matatu Mbengo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202316458" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Baguia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thilmany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28098-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Appert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Karam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zunino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00994" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Deldaele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Uehara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kajouj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Romero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2018.621" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW4KM1XV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#339;uf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;koch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Hork&#253;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moucheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#248;euf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603592" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74FXKSJX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160260" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thiery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00470A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC00740B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezzenine-Lafoll&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VNLS80S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z6QBWV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El-Hellani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M83JCTHX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00153-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Yamaguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Matsunaga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakatsu Shibasaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rn00118u.pub3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>