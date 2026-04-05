--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -601,542 +601,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for pacemaker implantation prediction after TAVI using multimodal imaging data</w:t>
+                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine El Ouahidi</w:t>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Nicol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sinda Hannachi</w:t>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Benic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.25008. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76128-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905249v1</w:t>
+                <w:t xml:space="preserve">hal-04017642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
+                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017642v2</w:t>
+                <w:t xml:space="preserve">hal-05002793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t>
+              <w:t xml:space="preserve">Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002793v1</w:t>
+                <w:t xml:space="preserve">hal-04745609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t>
+                <w:t xml:space="preserve">Machine learning for pacemaker implantation prediction after TAVI using multimodal imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+                <w:t xml:space="preserve">Amine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">Pierre-Philippe Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Benic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.25008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76128-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745609v1</w:t>
+                <w:t xml:space="preserve">hal-04905249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t>
               </w:r>
@@ -1148,64 +1148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1291,51 +1291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t>
@@ -1373,64 +1373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,64 +1503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,2658 +1659,2658 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event Classification of Accelerometer Data for Industrial Package Monitoring with Embedded Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raining Words : Les modèles d'ASR peuvent-ils retranscrire les sous-genres de Metal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Renault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Marmoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2025: IEEE 49th Annual Computers, Software, and Applications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097386v2</w:t>
+                <w:t xml:space="preserve">hal-05191118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delabaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bigois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raining Words : Les modèles d'ASR peuvent-ils retranscrire les sous-genres de Metal ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Event Classification of Accelerometer Data for Industrial Package Monitoring with Embedded Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoud Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPSAC 2025: IEEE 49th Annual Computers, Software, and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC65507.2025.00225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191118v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FICUS: Few-shot image classification with unsupervised segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Béliveau</w:t>
+                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715009⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645169v1</w:t>
+                <w:t xml:space="preserve">hal-04645175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+                <w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
+              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645175v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">FICUS: Few-shot image classification with unsupervised segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Béliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Decaestecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611500v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507161v1</w:t>
+                <w:t xml:space="preserve">hal-04644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+                <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubon Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644669v1</w:t>
+                <w:t xml:space="preserve">hal-04639756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Utilisation de processus ponctuels déterminantaux pour la sélection de parents dans un algorithme génétique : application à l'aide multi-critère à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadriye Nur Bakirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Savatier-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173113v1</w:t>
+                <w:t xml:space="preserve">hal-04644701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639756v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de processus ponctuels déterminantaux pour la sélection de parents dans un algorithme génétique : application à l'aide multi-critère à la décision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouesne</w:t>
+                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Savatier-Dupré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Lukas Mauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1260-1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644701v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassir Bendou</w:t>
+                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644714v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05002766v1</w:t>
+                <w:t xml:space="preserve">hal-04639769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639769v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+                <w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690074v1</w:t>
+                <w:t xml:space="preserve">hal-03595432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595432v1</w:t>
+                <w:t xml:space="preserve">hal-03694660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694660v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173125v1</w:t>
+                <w:t xml:space="preserve">hal-03696640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696640v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t>
+                <w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379777v1</w:t>
+                <w:t xml:space="preserve">hal-03385603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Une approche pour regrouper des sujets atteints de cancers, sur la base des similarités des répartitions cellulaires au sein de leurs biopsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matis Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Talagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EGC 2021 : 21ème conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.333-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385603v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour regrouper des sujets atteints de cancers, sur la base des similarités des répartitions cellulaires au sein de leurs biopsies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 : 21ème conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131445v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Classification Accuracy With Graph Filtering</w:t>
               </w:r>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2021: IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.334-338, </w:t>
@@ -4456,77 +4456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,90 +4551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4672,77 +4672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation sur graphe avec préservation du voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,77 +4780,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Graph Signal Processing for Neuroimaging Through Classification and Dimensionality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4897,77 +4897,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Arlington, United States. pp.410 - 414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4992,64 +4992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,64 +5109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,64 +5230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,77 +5338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,77 +5459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward An Uncertainty Principle For Weighted Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,103 +5608,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubon Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Signal Processing workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5899,64 +5899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty principle on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,64 +6074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Bendou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6179,77 +6179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design and operation of cruise ship multi-energy systems: an MILP formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Gonsalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6312,51 +6312,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending convolutional neural networks to irregular domains through graph inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. Ecole nationale supérieure Mines-Télécom Atlantique, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017IMTA0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6473,51 +6473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B56725C9"/>
+    <w:nsid w:val="5C9964EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6704,51 +6704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pasdeloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8417-7537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224249347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05344949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauguel-Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztae098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bellouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Benic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phillipe Nicol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14207270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tromeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Ven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gut&#8208;gobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04905249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Ouahidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Nicol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76128-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097386v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;liveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Decaestecker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03131445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Feller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Talagas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708824v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pasdeloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8417-7537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224249347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05344949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauguel-Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztae098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bellouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Benic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phillipe Nicol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14207270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tromeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Ven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gut&#8208;gobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04905249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Ouahidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Nicol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76128-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097386v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00225" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;liveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Decaestecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03131445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Feller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Talagas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708824v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>