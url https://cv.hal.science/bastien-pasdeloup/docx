--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,6418 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6367 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Pasdeloup </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, IMT Atlantique & Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8417-7537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224249347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning score to predict in-hospital outcomes in patients hospitalized in cardiac intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Weizman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Hamzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hauguel-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (2), pp.218-227. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjdh/ztae098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05344949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Novel Computational Hyperemic Resistance Index Derived from Cardiac CT in Coronary Chronic Syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Bellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Benic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Phillipe Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (20), pp.7270. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm14207270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal pulmonary artery wall shear stress derived from computational fluid dynamics: A noninvasive biomarker for CTEPH and perfusion mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Bellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tromeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gut‐gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (22), pp.e70664. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.70664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for pacemaker implantation prediction after TAVI using multimodal imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Benic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.25008. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-76128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PP (99), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPB.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Classification of Accelerometer Data for Industrial Package Monitoring with Embedded Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSAC 2025: IEEE 49th Annual Computers, Software, and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC65507.2025.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delabaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Bigois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raining Words : Les modèles d'ASR peuvent-ils retranscrire les sous-genres de Metal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Marmoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FICUS: Few-shot image classification with unsupervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Decaestecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de processus ponctuels déterminantaux pour la sélection de parents dans un algorithme génétique : application à l'aide multi-critère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadriye Nur Bakirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savatier-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1260-1264, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour regrouper des sujets atteints de cancers, sur la base des similarités des répartitions cellulaires au sein de leurs biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Talagas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2021 : 21ème conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Classification Accuracy With Graph Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2021: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.334-338, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation sur graphe avec préservation du voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Graph Signal Processing for Neuroimaging Through Classification and Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Menoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Arlington, United States. pp.410 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4558 - 4562, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward An Uncertainty Principle For Weighted Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1496 - 1500, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs as Tools to Improve Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bontonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence: Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Frequency Sensor Association (IFSA) Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty principle on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-340, 2019, Signals and Communication Technology book series (SCT), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few and Fewer: Learning better from few examples using fewer base classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and operation of cruise ship multi-energy systems: an MILP formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Propulsion Power Prediction of Cruise Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending convolutional neural networks to irregular domains through graph inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Ecole nationale supérieure Mines-Télécom Atlantique, 2017. English. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017IMTA0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01708824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6473,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C9964EC"/>
+    <w:nsid w:val="2BAC1C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6704,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pasdeloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8417-7537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224249347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05344949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauguel-Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztae098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bellouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Benic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Hannachi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phillipe Nicol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14207270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tromeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Ven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gut&#8208;gobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04905249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Ouahidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Nicol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76128-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097386v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00225" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;liveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Decaestecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03131445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Feller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Talagas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708824v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pasdeloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8417-7537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224249347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05344949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauguel-Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztae098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bellouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Benic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Hannachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phillipe Nicol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14207270" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tromeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Ven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gut&#8208;gobert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04905249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Ouahidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Nicol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76128-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097386v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;liveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Decaestecker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03131445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Feller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Talagas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708824v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>