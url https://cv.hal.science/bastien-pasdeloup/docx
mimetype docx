--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Pasdeloup </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, IMT Atlantique & Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8417-7537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224249347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning score to predict in-hospital outcomes in patients hospitalized in cardiac intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Weizman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Hamzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hauguel-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (2), pp.218-227. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjdh/ztae098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05344949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Novel Computational Hyperemic Resistance Index Derived from Cardiac CT in Coronary Chronic Syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Bellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Benic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Phillipe Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (20), pp.7270. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm14207270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal pulmonary artery wall shear stress derived from computational fluid dynamics: A noninvasive biomarker for CTEPH and perfusion mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Bellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tromeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gut‐gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (22), pp.e70664. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.70664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for pacemaker implantation prediction after TAVI using multimodal imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Benic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.25008. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-76128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PP (99), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPB.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Classification of Accelerometer Data for Industrial Package Monitoring with Embedded Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSAC 2025: IEEE 49th Annual Computers, Software, and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC65507.2025.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delabaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Bigois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raining Words : Les modèles d'ASR peuvent-ils retranscrire les sous-genres de Metal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Marmoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FICUS: Few-shot image classification with unsupervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Decaestecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de processus ponctuels déterminantaux pour la sélection de parents dans un algorithme génétique : application à l'aide multi-critère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadriye Nur Bakirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savatier-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1260-1264, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour regrouper des sujets atteints de cancers, sur la base des similarités des répartitions cellulaires au sein de leurs biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Talagas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2021 : 21ème conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Classification Accuracy With Graph Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2021: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.334-338, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation sur graphe avec préservation du voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Graph Signal Processing for Neuroimaging Through Classification and Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Menoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Arlington, United States. pp.410 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4558 - 4562, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward An Uncertainty Principle For Weighted Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1496 - 1500, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs as Tools to Improve Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bontonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence: Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Frequency Sensor Association (IFSA) Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty principle on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-340, 2019, Signals and Communication Technology book series (SCT), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few and Fewer: Learning better from few examples using fewer base classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and operation of cruise ship multi-energy systems: an MILP formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Propulsion Power Prediction of Cruise Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending convolutional neural networks to irregular domains through graph inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Ecole nationale supérieure Mines-Télécom Atlantique, 2017. English. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017IMTA0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01708824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Pasdeloup </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, IMT Atlantique & Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8417-7537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224249347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dKOgoG4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning score to predict in-hospital outcomes in patients hospitalized in cardiac intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Weizman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Hamzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hauguel-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal - Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (2), pp.218-227. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjdh/ztae098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05344949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Novel Computational Hyperemic Resistance Index Derived from Cardiac CT in Coronary Chronic Syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Bellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Benic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Phillipe Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (20), pp.7270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm14207270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal pulmonary artery wall shear stress derived from computational fluid dynamics: A noninvasive biomarker for CTEPH and perfusion mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Bellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tromeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gut‐gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (22), pp.e70664. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.70664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for pacemaker implantation prediction after TAVI using multimodal imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Benic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.25008. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-76128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PP (99), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPB.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delabaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Bigois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raining Words : Les modèles d'ASR peuvent-ils retranscrire les sous-genres de Metal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Marmoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Classification of Accelerometer Data for Industrial Package Monitoring with Embedded Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoud Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSAC 2025: IEEE 49th Annual Computers, Software, and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC65507.2025.00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of two distinct simulation models of district heating networks: application to efficient looping analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Boghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme H Kämpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed T Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference CISBAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.042021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3140/4/042021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FICUS: Few-shot image classification with unsupervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Decaestecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de processus ponctuels déterminantaux pour la sélection de parents dans un algorithme génétique : application à l'aide multi-critère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadriye Nur Bakirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savatier-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1260-1264, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manchot, la banane et la bibliothèque. . . (de la désambiguïsation d'une tâche de classification avec un exemple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes adversaires dans l'apprentissage avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour regrouper des sujets atteints de cancers, sur la base des similarités des répartitions cellulaires au sein de leurs biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Ouahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Talagas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2021 : 21ème conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Classification Accuracy With Graph Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2021: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.334-338, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation sur graphe avec préservation du voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Graph Signal Processing for Neuroimaging Through Classification and Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Menoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.618 - 622, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood-Preserving Translations on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSIP 2016 : IEEE Global Conference on Signal and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Arlington, United States. pp.410 - 414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4558 - 4562, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward An Uncertainty Principle For Weighted Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1496 - 1500, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs as Tools to Improve Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bontonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence: Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Frequency Sensor Association (IFSA) Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty principle on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertex-Frequency Analysis of Graph Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-340, 2019, Signals and Communication Technology book series (SCT), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03574-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few and Fewer: Learning better from few examples using fewer base classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Bendou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and operation of cruise ship multi-energy systems: an MILP formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Propulsion Power Prediction of Cruise Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending convolutional neural networks to irregular domains through graph inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [cs.LG]. Ecole nationale supérieure Mines-Télécom Atlantique, 2017. English. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017IMTA0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01708824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BAC1C1E"/>
+    <w:nsid w:val="A4BB5A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pasdeloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8417-7537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224249347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05344949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauguel-Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztae098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bellouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Benic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Hannachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phillipe Nicol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14207270" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tromeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Ven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gut&#8208;gobert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04905249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Ouahidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Nicol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76128-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097386v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;liveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Decaestecker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03131445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Feller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Talagas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708824v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pasdeloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8417-7537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224249347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dKOgoG4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05344949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schurtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauguel-Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztae098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bellouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Benic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Hannachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Phillipe Nicol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14207270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tromeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Ven" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gut&#8208;gobert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70664" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04905249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Ouahidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Nicol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76128-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05097386v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Renault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoud Younes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boghetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H K&#228;mpf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed T Mabrouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/4/042021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;liveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Decaestecker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03131445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Feller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Talagas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassance" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Menoret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362633" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lassance" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensorsportal.com/HTML/IFSA_Publishing.htm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03574-7_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708824v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>