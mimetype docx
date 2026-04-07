--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -632,261 +632,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling detrital cosmogenic nuclide concentrations during landscape evolution in Cidre v2.0</w:t>
+                <w:t xml:space="preserve">Near-Surface Seismic Arrival Time Picking with Transfer and Semi-Supervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Abdelhafiz</w:t>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-6741-2023⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-023-09783-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04831617v1</w:t>
+                <w:t xml:space="preserve">hal-03778597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Surface Seismic Arrival Time Picking with Transfer and Semi-Supervised Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling detrital cosmogenic nuclide concentrations during landscape evolution in Cidre v2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+                <w:t xml:space="preserve">Youssouf Abdelhafiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (22), pp.6741-6755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-023-09783-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-6741-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778597v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of the planar wave approximation to compute synthetic seismograms of teleseismic body waves in a 3-D regional model</w:t>
               </w:r>
@@ -2235,77 +2235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIDRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Abdelhafiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04255458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Asfour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier El Baz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09812-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Seoane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16214031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdelhafiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6741-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778597v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09783-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Fujimura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.07.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0509-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plazolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawaguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Farrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiersema" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9868" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spel Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivola Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03689959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1a913fca8937644554da48c36d10a3b4bd51b811;origin=https://gitlab.com/seismic_imaging/rapidalignerseismic.git;visit=swh:1:snp:7ee8935ab67caef31c4439fd475c920535418294;anchor=swh:1:rev:406035e0242b0e7f4e5083831749c164e01a1105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Poisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e77523be9d1cf2f69cdac451a9cfb07881bbe1ec;origin=https://hal.archives-ouvertes.fr/hal-04141239;visit=swh:1:snp:715b5624888120f31f91b224e3a798ffde28b20c;anchor=swh:1:rel:0338eb3ace4ef026066ee338ea5a0377326592a2;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04255458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Asfour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier El Baz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09812-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Seoane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16214031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778597v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09783-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdelhafiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6741-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Fujimura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.07.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0509-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plazolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawaguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Farrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiersema" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9868" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spel Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivola Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03689959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1a913fca8937644554da48c36d10a3b4bd51b811;origin=https://gitlab.com/seismic_imaging/rapidalignerseismic.git;visit=swh:1:snp:7ee8935ab67caef31c4439fd475c920535418294;anchor=swh:1:rev:406035e0242b0e7f4e5083831749c164e01a1105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Poisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e77523be9d1cf2f69cdac451a9cfb07881bbe1ec;origin=https://hal.archives-ouvertes.fr/hal-04141239;visit=swh:1:snp:715b5624888120f31f91b224e3a798ffde28b20c;anchor=swh:1:rel:0338eb3ace4ef026066ee338ea5a0377326592a2;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>