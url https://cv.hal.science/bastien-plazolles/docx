--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -234,659 +234,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity data inversion of the pyrenees range using taguchi sensitivity analysis and ADMM bound constraints based on seismic data</w:t>
+                <w:t xml:space="preserve">Efficiency of Optimized Approaches for Gravity Operator Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Martin</w:t>
+                <w:t xml:space="preserve">David Fuseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaliy Ogarko</w:t>
+                <w:t xml:space="preserve">Lucía Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Giraud</w:t>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Darrozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (21), pp.4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16214031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04831460v1</w:t>
+                <w:t xml:space="preserve">hal-04768045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of source modeling and poroelastic models on numerical modeling of unconsolidated granular media: application at the laboratory scale</w:t>
+                <w:t xml:space="preserve">Gravity data inversion of the pyrenees range using taguchi sensitivity analysis and ADMM bound constraints based on seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Asfour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier El Baz</w:t>
+                <w:t xml:space="preserve">Vitaliy Ogarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jérémie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-023-09812-w⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255458v1</w:t>
+                <w:t xml:space="preserve">insu-04831460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Optimized Approaches for Gravity Operator Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of source modeling and poroelastic models on numerical modeling of unconsolidated granular media: application at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Seoane</w:t>
+                <w:t xml:space="preserve">Kassem Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+                <w:t xml:space="preserve">Didier El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Darrozes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (21), pp.4031. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.489-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs16214031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-023-09812-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768045v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Surface Seismic Arrival Time Picking with Transfer and Semi-Supervised Learning</w:t>
+                <w:t xml:space="preserve">Modelling detrital cosmogenic nuclide concentrations during landscape evolution in Cidre v2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oberlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Abdelhafiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-023-09783-y⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (22), pp.6741-6755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-6741-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778597v2</w:t>
+                <w:t xml:space="preserve">insu-04831617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling detrital cosmogenic nuclide concentrations during landscape evolution in Cidre v2.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-Surface Seismic Arrival Time Picking with Transfer and Semi-Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">Ngo Nghi Truyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Abdelhafiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (22), pp.6741-6755. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-6741-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-023-09783-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04831617v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of the planar wave approximation to compute synthetic seismograms of teleseismic body waves in a 3-D regional model</w:t>
               </w:r>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1015,64 +1015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeru Fujimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 133, pp.244-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1106,64 +1106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMD Monte-Carlo Numerical Simulations Accelerated on GPU and Xeon Phi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,103 +1536,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical tools to model seismic waves in unconsolidated and partially saturated granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Asfour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t>
@@ -1670,64 +1670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Monte-Carlo Simulations on GPU and Xeon Phi for Stratospheric Balloon Envelope Drift Descent Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbonne, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,90 +1895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-carlo analysis of object reentry in earth's atmosphere based on taguchi method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivola Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier El Baz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,51 +2035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de calcul parallèle « Design for Demise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU30055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2138,51 +2138,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RapidAlignerSeismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,77 +2235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIDRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Plazolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Abdelhafiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04255458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Asfour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier El Baz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09812-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Seoane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16214031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778597v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09783-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdelhafiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6741-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Fujimura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.07.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0509-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plazolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawaguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Farrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiersema" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9868" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spel Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivola Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03689959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1a913fca8937644554da48c36d10a3b4bd51b811;origin=https://gitlab.com/seismic_imaging/rapidalignerseismic.git;visit=swh:1:snp:7ee8935ab67caef31c4439fd475c920535418294;anchor=swh:1:rev:406035e0242b0e7f4e5083831749c164e01a1105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Poisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e77523be9d1cf2f69cdac451a9cfb07881bbe1ec;origin=https://hal.archives-ouvertes.fr/hal-04141239;visit=swh:1:snp:715b5624888120f31f91b224e3a798ffde28b20c;anchor=swh:1:rel:0338eb3ace4ef026066ee338ea5a0377326592a2;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Seoane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Plazolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16214031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04255458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Asfour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier El Baz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09812-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdelhafiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6741-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778597v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Nghi Truyen Huynh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09783-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa570" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Fujimura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.07.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0509-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plazolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawaguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Farrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wiersema" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9868" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02091710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spel Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivola Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03689959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ammirati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1a913fca8937644554da48c36d10a3b4bd51b811;origin=https://gitlab.com/seismic_imaging/rapidalignerseismic.git;visit=swh:1:snp:7ee8935ab67caef31c4439fd475c920535418294;anchor=swh:1:rev:406035e0242b0e7f4e5083831749c164e01a1105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Poisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e77523be9d1cf2f69cdac451a9cfb07881bbe1ec;origin=https://hal.archives-ouvertes.fr/hal-04141239;visit=swh:1:snp:715b5624888120f31f91b224e3a798ffde28b20c;anchor=swh:1:rel:0338eb3ace4ef026066ee338ea5a0377326592a2;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>